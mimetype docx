--- v0 (2026-04-30)
+++ v1 (2026-06-15)
@@ -4,4685 +4,3704 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00EF6BD7" w:rsidRPr="004D1391" w:rsidRDefault="00EF6BD7" w:rsidP="00EF6BD7">
+    <w:p w:rsidR="00EF6BD7" w:rsidRPr="00A108B8" w:rsidRDefault="00E6165D" w:rsidP="00EF6BD7">
       <w:pPr>
         <w:ind w:right="282" w:firstLine="0"/>
         <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00A108B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Форма 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00351187" w:rsidRDefault="00351187" w:rsidP="00E67E35">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:right="282" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006651A0" w:rsidRDefault="006651A0" w:rsidP="005F65AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A108B8" w:rsidRPr="00A108B8" w:rsidRDefault="00A108B8" w:rsidP="005F65AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006379B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В </w:t>
+      </w:r>
+      <w:r w:rsidR="008F7A6D" w:rsidRPr="006379B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006379B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дминистраци</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7A6D" w:rsidRPr="006379B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006379B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Балахнинского муниципального округа Нижегородской области</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00351187" w:rsidRDefault="00351187" w:rsidP="005F65AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552" w:right="282" w:firstLine="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D1391">
+    </w:p>
+    <w:p w:rsidR="004C5F6A" w:rsidRPr="004C5F6A" w:rsidRDefault="004C5F6A" w:rsidP="005F65AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>от ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C5F6A" w:rsidRDefault="004C5F6A" w:rsidP="005F65AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77ED7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>для юридического лица</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - полное наименование, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C5F6A" w:rsidRPr="004C5F6A" w:rsidRDefault="004C5F6A" w:rsidP="005F65AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">организационно-правовая форма, сведения о </w:t>
+      </w:r>
+      <w:r w:rsidR="00B70504">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>г</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>осударственной регистрации,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ОГРН, ИНН, КПП; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0097418F" w:rsidRDefault="0097418F" w:rsidP="005F65AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552" w:right="282" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77ED7">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>для индивидуального предпринимателя</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5F6A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ФИО, </w:t>
+      </w:r>
+      <w:r w:rsidR="005F65AF">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">документ, удостоверяющий личность, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5F6A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>серия, номер, каким орг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аном и когда выдан, ИНН</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37BB9">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00351187" w:rsidRPr="004C5F6A" w:rsidRDefault="004C5F6A" w:rsidP="005F65AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552" w:right="282" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77ED7">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>для физического лица</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5F6A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - ФИО, </w:t>
+      </w:r>
+      <w:r w:rsidR="005F65AF">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>документ, удостоверяющий личность</w:t>
+      </w:r>
+      <w:r w:rsidR="005F65AF" w:rsidRPr="004C5F6A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="005F65AF">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5F6A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>серия, номер, каким органом и когда выдан,</w:t>
+      </w:r>
+      <w:r w:rsidR="005F65AF">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5F6A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ИНН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00351187" w:rsidRDefault="00351187" w:rsidP="005F65AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552" w:right="282" w:firstLine="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Приложение </w:t>
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FA0BC7" w:rsidRPr="00FA0BC7" w:rsidRDefault="00FA0BC7" w:rsidP="005F65AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA0BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес заявителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA0BC7" w:rsidRPr="00FA0BC7" w:rsidRDefault="00FA0BC7" w:rsidP="005F65AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA0BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA0BC7" w:rsidRDefault="00FA0BC7" w:rsidP="005F65AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552" w:right="282" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA0BC7">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(место нахождения юридического лица/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA0BC7" w:rsidRDefault="00FA0BC7" w:rsidP="005F65AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552" w:right="282" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA0BC7">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>место регистрации физического лица</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2C69">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или индивидуального предпринимателя</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA0BC7">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA0BC7" w:rsidRDefault="00FA0BC7" w:rsidP="005F65AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552" w:right="282" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E67E35" w:rsidRPr="00E67E35" w:rsidRDefault="00E67E35" w:rsidP="005F65AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E67E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон заявителя: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E67E35" w:rsidRPr="00E67E35" w:rsidRDefault="00E67E35" w:rsidP="005F65AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E67E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Электронный адрес: _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E67E35" w:rsidRDefault="00E67E35" w:rsidP="005F65AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E67E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ф.И.О уполномоченного представителя заявителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E67E35" w:rsidRDefault="00E67E35" w:rsidP="005F65AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E67E35" w:rsidRPr="00E67E35" w:rsidRDefault="00730D54" w:rsidP="005F65AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>документ, удостоверяющий личность</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67E35" w:rsidRPr="00E67E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>представителя заявителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E67E35" w:rsidRPr="00E67E35" w:rsidRDefault="00E67E35" w:rsidP="005F65AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E67E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E67E35" w:rsidRPr="00E67E35" w:rsidRDefault="00E67E35" w:rsidP="005F65AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E67E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(серия, номер, каким органом и когда выдан)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA0BC7" w:rsidRPr="00E67E35" w:rsidRDefault="00FA0BC7" w:rsidP="005F65AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552" w:right="282" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E67E35">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E67E35" w:rsidRPr="00E67E35" w:rsidRDefault="00E67E35" w:rsidP="005F65AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E67E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Документ, подтверждающий пол</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>номочия представителя заявителя (при обращении представителя заявителя):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E67E35" w:rsidRPr="00E67E35" w:rsidRDefault="00E67E35" w:rsidP="005F65AF">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E67E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA0BC7" w:rsidRPr="00E67E35" w:rsidRDefault="00E67E35" w:rsidP="005F65AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552" w:right="-1" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E67E35">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование и реквизиты документа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA0BC7" w:rsidRDefault="00FA0BC7" w:rsidP="00880B28">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="3119" w:right="282" w:firstLine="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF6BD7" w:rsidRDefault="00EF6BD7" w:rsidP="00EF6BD7">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004D1391">
+    <w:p w:rsidR="00FA0BC7" w:rsidRDefault="00FA0BC7" w:rsidP="00880B28">
+      <w:pPr>
+        <w:ind w:left="3119" w:right="282" w:firstLine="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">к </w:t>
-[...6 lines deleted...]
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00590AE1" w:rsidRDefault="00590AE1" w:rsidP="00590AE1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">по предоставлению </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ЗАЯВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF6BD7" w:rsidRDefault="00EF6BD7" w:rsidP="00EF6BD7">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w:rsidR="00590AE1" w:rsidRDefault="00590AE1" w:rsidP="00590AE1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00590AE1" w:rsidRPr="000E018F" w:rsidRDefault="00590AE1" w:rsidP="006651A0">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E018F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Прошу предоставить мне письменные разъяснения по вопросу применения муниципальных нормативных правовых актов о местных налогах и сборах, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00590AE1" w:rsidRDefault="00590AE1" w:rsidP="006651A0">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        <w:t>униципальной услуги</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidR="006651A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">«Предоставление письменных </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF6BD7" w:rsidRPr="004D1391" w:rsidRDefault="00EF6BD7" w:rsidP="00EF6BD7">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00590AE1" w:rsidRDefault="00590AE1" w:rsidP="006651A0">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        <w:t>налогоплательщикам и налоговым агентам</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="006651A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF6BD7" w:rsidRDefault="00EF6BD7" w:rsidP="00EF6BD7">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00590AE1" w:rsidRDefault="00590AE1" w:rsidP="006651A0">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF6BD7" w:rsidRPr="004D1391" w:rsidRDefault="00EF6BD7" w:rsidP="00EF6BD7">
-[...11 lines deleted...]
-        <w:t>Балахнинского муниципального округа Нижегородской</w:t>
+    <w:p w:rsidR="00590AE1" w:rsidRPr="000E018F" w:rsidRDefault="00590AE1" w:rsidP="006651A0">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E018F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>К заявлению прилагаются следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF6BD7" w:rsidRDefault="00EF6BD7" w:rsidP="00EF6BD7">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00590AE1" w:rsidRDefault="00590AE1" w:rsidP="00590AE1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E018F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Доверенность</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00590AE1" w:rsidRDefault="00590AE1" w:rsidP="00590AE1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>»</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D1391" w:rsidRPr="00BF4939" w:rsidRDefault="004D1391" w:rsidP="00FB0BF5">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00590AE1" w:rsidRDefault="00590AE1" w:rsidP="00590AE1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00590AE1" w:rsidRDefault="00590AE1" w:rsidP="006651A0">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E018F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Результат предоставления муниципальной услуги прошу направить (указать о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дин из перечисленных способов):</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10216" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2098"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1002"/>
+        <w:gridCol w:w="9274"/>
+        <w:gridCol w:w="942"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF4939" w:rsidRPr="00BF4939" w:rsidTr="00EF1FC6">
+      <w:tr w:rsidR="00590AE1" w:rsidRPr="0090020F" w:rsidTr="001C3B37">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4939" w:rsidRPr="00BF4939" w:rsidRDefault="00BF4939" w:rsidP="00BF4939">
+          <w:p w:rsidR="00590AE1" w:rsidRPr="0090020F" w:rsidRDefault="00590AE1" w:rsidP="001C3B37">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090020F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Направить на электронную почту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00590AE1" w:rsidRPr="0090020F" w:rsidRDefault="00590AE1" w:rsidP="001C3B37">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00590AE1" w:rsidRPr="0090020F" w:rsidTr="001C3B37">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8364" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00590AE1" w:rsidRPr="0090020F" w:rsidRDefault="00590AE1" w:rsidP="001C3B37">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090020F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Выдать на бумажном носителе при личном обращении в уполномоченный орган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00590AE1" w:rsidRPr="0090020F" w:rsidRDefault="00590AE1" w:rsidP="001C3B37">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00590AE1" w:rsidRPr="0090020F" w:rsidTr="001C3B37">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8364" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00590AE1" w:rsidRPr="0090020F" w:rsidRDefault="00590AE1" w:rsidP="001C3B37">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090020F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Направить почтовым отправлением по адресу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00590AE1" w:rsidRPr="0090020F" w:rsidRDefault="00590AE1" w:rsidP="001C3B37">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00590AE1" w:rsidRDefault="00590AE1" w:rsidP="000E018F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00590AE1" w:rsidRDefault="00590AE1" w:rsidP="000E018F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000E018F" w:rsidRDefault="000E018F" w:rsidP="006651A0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090020F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Решение об отказе в приеме документов, необходимых для предоставления </w:t>
+      </w:r>
+      <w:r w:rsidR="008B76EF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальной </w:t>
+      </w:r>
+      <w:r w:rsidR="008B76EF" w:rsidRPr="0090020F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услуги прошу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090020F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> направить (нужное отметить):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00590AE1" w:rsidRPr="0090020F" w:rsidRDefault="00590AE1" w:rsidP="000E018F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10216" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9274"/>
+        <w:gridCol w:w="942"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00590AE1" w:rsidRPr="0090020F" w:rsidTr="001C3B37">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8364" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00590AE1" w:rsidRPr="0090020F" w:rsidRDefault="00590AE1" w:rsidP="001C3B37">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090020F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Направить на электронную почту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00590AE1" w:rsidRPr="0090020F" w:rsidRDefault="00590AE1" w:rsidP="001C3B37">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00590AE1" w:rsidRPr="0090020F" w:rsidTr="001C3B37">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8364" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00590AE1" w:rsidRPr="0090020F" w:rsidRDefault="00590AE1" w:rsidP="001C3B37">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090020F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Выдать на бумажном носителе при личном обращении в уполномоченный орган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00590AE1" w:rsidRPr="0090020F" w:rsidRDefault="00590AE1" w:rsidP="001C3B37">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00590AE1" w:rsidRPr="0090020F" w:rsidTr="001C3B37">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8364" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00590AE1" w:rsidRPr="0090020F" w:rsidRDefault="00590AE1" w:rsidP="001C3B37">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090020F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Направить почтовым отправлением по адресу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00590AE1" w:rsidRPr="0090020F" w:rsidRDefault="00590AE1" w:rsidP="001C3B37">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00590AE1" w:rsidRDefault="00590AE1" w:rsidP="00590AE1">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF4939" w:rsidRPr="0090020F" w:rsidRDefault="00BF4939" w:rsidP="00BF4939">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF4939" w:rsidRPr="00320E35" w:rsidRDefault="00BF4939" w:rsidP="00BF4939">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF4939" w:rsidRPr="00320E35" w:rsidRDefault="00BF4939" w:rsidP="00BF4939">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008D494A" w:rsidRPr="00320E35" w:rsidRDefault="008D494A" w:rsidP="00FB0BF5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C5F6A" w:rsidRPr="006F1503" w:rsidRDefault="004C5F6A" w:rsidP="004C5F6A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1503">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1503">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               ___________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C5F6A" w:rsidRPr="006F1503" w:rsidRDefault="004C5F6A" w:rsidP="004C5F6A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1503">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     (должность)  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1503">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1503">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">подпись)                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1503">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(инициалы, фамилия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C5F6A" w:rsidRPr="006F1503" w:rsidRDefault="004C5F6A" w:rsidP="004C5F6A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C5F6A" w:rsidRPr="006F1503" w:rsidRDefault="004C5F6A" w:rsidP="004C5F6A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1503">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«____» __________________ 20___ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C5F6A" w:rsidRDefault="004C5F6A" w:rsidP="004C5F6A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1503">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> М.П.  (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C5F6A" w:rsidRDefault="004C5F6A" w:rsidP="004C5F6A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008D494A" w:rsidRDefault="008D494A">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00320E35">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00677C81" w:rsidRPr="00A108B8" w:rsidRDefault="00677C81" w:rsidP="004513C3">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A108B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Форма </w:t>
+      </w:r>
+      <w:r w:rsidR="004117ED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00677C81" w:rsidRPr="00A108B8" w:rsidRDefault="00677C81" w:rsidP="00677C81">
+      <w:pPr>
+        <w:ind w:right="282" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00677C81" w:rsidRPr="00A108B8" w:rsidRDefault="00C9371E" w:rsidP="007E27D8">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006379B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В Администрацию Балахнинского муниципального округа Нижегородской области</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00677C81" w:rsidRDefault="00677C81" w:rsidP="007E27D8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552" w:right="282" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E27D8" w:rsidRPr="004C5F6A" w:rsidRDefault="007E27D8" w:rsidP="007E27D8">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>от ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E27D8" w:rsidRDefault="007E27D8" w:rsidP="007E27D8">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77ED7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>для юридического лица</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - полное наименование, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E27D8" w:rsidRPr="004C5F6A" w:rsidRDefault="007E27D8" w:rsidP="007E27D8">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">организационно-правовая форма, сведения о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>г</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>осударственной регистрации,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ОГРН, ИНН, КПП; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E27D8" w:rsidRDefault="007E27D8" w:rsidP="007E27D8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552" w:right="282" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77ED7">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>для индивидуального предпринимателя</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5F6A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ФИО, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">документ, удостоверяющий личность, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5F6A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>серия, номер, каким орг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аном и когда выдан, ИНН;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E27D8" w:rsidRPr="004C5F6A" w:rsidRDefault="007E27D8" w:rsidP="007E27D8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552" w:right="282" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77ED7">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>для физического лица</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5F6A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - ФИО, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>документ, удостоверяющий личность</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5F6A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5F6A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>серия, номер, каким органом и когда выдан,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5F6A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ИНН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E27D8" w:rsidRDefault="007E27D8" w:rsidP="007E27D8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552" w:right="282" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E27D8" w:rsidRPr="00FA0BC7" w:rsidRDefault="007E27D8" w:rsidP="007E27D8">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA0BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес заявителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E27D8" w:rsidRPr="00FA0BC7" w:rsidRDefault="007E27D8" w:rsidP="007E27D8">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA0BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E27D8" w:rsidRDefault="007E27D8" w:rsidP="007E27D8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552" w:right="282" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA0BC7">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(место нахождения юридического лица/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E27D8" w:rsidRDefault="007E27D8" w:rsidP="007E27D8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552" w:right="282" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA0BC7">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>место регистрации физического лица</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или индивидуального предпринимателя</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA0BC7">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E27D8" w:rsidRDefault="007E27D8" w:rsidP="007E27D8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552" w:right="282" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E27D8" w:rsidRPr="00E67E35" w:rsidRDefault="007E27D8" w:rsidP="007E27D8">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E67E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон заявителя: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E27D8" w:rsidRPr="00E67E35" w:rsidRDefault="007E27D8" w:rsidP="007E27D8">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E67E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Электронный адрес: _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E27D8" w:rsidRDefault="007E27D8" w:rsidP="007E27D8">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E67E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ф.И.О уполномоченного представителя заявителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E27D8" w:rsidRDefault="007E27D8" w:rsidP="007E27D8">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E27D8" w:rsidRPr="00E67E35" w:rsidRDefault="007E27D8" w:rsidP="007E27D8">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>документ, удостоверяющий личность</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>представителя заявителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E27D8" w:rsidRPr="00E67E35" w:rsidRDefault="007E27D8" w:rsidP="007E27D8">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E67E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E27D8" w:rsidRPr="00E67E35" w:rsidRDefault="007E27D8" w:rsidP="007E27D8">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E67E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(серия, номер, каким органом и когда выдан)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E27D8" w:rsidRPr="00E67E35" w:rsidRDefault="007E27D8" w:rsidP="007E27D8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552" w:right="282" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E67E35">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E27D8" w:rsidRPr="00E67E35" w:rsidRDefault="007E27D8" w:rsidP="007E27D8">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E67E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Документ, подтверждающий пол</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>номочия представителя заявителя (при обращении представителя заявителя):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E27D8" w:rsidRPr="00E67E35" w:rsidRDefault="007E27D8" w:rsidP="007E27D8">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E67E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E27D8" w:rsidRPr="00E67E35" w:rsidRDefault="007E27D8" w:rsidP="007E27D8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2552" w:right="-1" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E67E35">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование и реквизиты документа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E27D8" w:rsidRDefault="007E27D8" w:rsidP="00677C81">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2835"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E27D8" w:rsidRDefault="007E27D8" w:rsidP="00677C81">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:ind w:left="2835"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00677C81" w:rsidRDefault="00677C81" w:rsidP="00677C81">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ЗАЯВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B401A5" w:rsidRPr="00EF71AC" w:rsidRDefault="00B401A5" w:rsidP="00B401A5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF71AC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>об исправлении допущенных опечаток и</w:t>
+      </w:r>
+      <w:r w:rsidR="0060403C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ли</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF71AC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ошибок в документах,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B401A5" w:rsidRPr="00EF71AC" w:rsidRDefault="00B401A5" w:rsidP="00B401A5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF71AC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>выданных по результатам предоставления</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B401A5" w:rsidRPr="00EF71AC" w:rsidRDefault="00504EBD" w:rsidP="00B401A5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальной </w:t>
+      </w:r>
+      <w:r w:rsidR="00B401A5" w:rsidRPr="00EF71AC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B401A5" w:rsidRPr="00256BC4" w:rsidRDefault="00B401A5" w:rsidP="00677C81">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E65C13" w:rsidRPr="00256BC4" w:rsidRDefault="00E65C13" w:rsidP="00E65C13">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="501"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Прошу исправить следующие допущенные опечатки (ошибки) в письменных разъяснениях по вопросу применения муниципальных нормативных правовых актов о местных налогах и сборах от «___» __________ 20___ г. № _______________, выданных _______________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E65C13" w:rsidRPr="00256BC4" w:rsidRDefault="00E65C13" w:rsidP="00E65C13">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование органа местного самоуправления муниципального образования, выдавшего письменные разъяснения)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10201" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="663"/>
+        <w:gridCol w:w="2876"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="3260"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0024265B" w:rsidRPr="00A422A7" w:rsidTr="0024265B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0024265B" w:rsidRPr="00A422A7" w:rsidRDefault="0024265B" w:rsidP="0024265B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A422A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024265B" w:rsidRPr="00A422A7" w:rsidRDefault="0024265B" w:rsidP="0024265B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8118" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00741595" w:rsidRDefault="00F60111" w:rsidP="00741595">
+          <w:p w:rsidR="0024265B" w:rsidRPr="00A422A7" w:rsidRDefault="0024265B" w:rsidP="0024265B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A422A7">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Данные (сведения), указанные в результате предоставления муниципальной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0024265B" w:rsidRPr="00A422A7" w:rsidRDefault="0024265B" w:rsidP="0024265B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A422A7">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Данные (сведения), которые необходимо указать в результате предоставления муниципальной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0024265B" w:rsidRPr="00A422A7" w:rsidRDefault="0024265B" w:rsidP="00A329AD">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
-              <w:ind w:left="1951"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A422A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Обоснование с указанием реквизита(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A422A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ов</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A422A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>) документа(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A422A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ов</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A422A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), документации, на основании которых принималось решение о выдаче результата предоставления </w:t>
+            </w:r>
+            <w:r w:rsidR="00A329AD" w:rsidRPr="00A422A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальной </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A422A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024265B" w:rsidRPr="0024265B" w:rsidTr="0024265B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00256BC4" w:rsidRPr="0024265B" w:rsidRDefault="00A329AD" w:rsidP="00441EBF">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...77 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>_____________________________</w:t>
-[...15 lines deleted...]
-              <w:t>_______</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4939" w:rsidRPr="00BF4939" w:rsidRDefault="00BF4939" w:rsidP="00BF4939">
+          <w:p w:rsidR="00256BC4" w:rsidRPr="0024265B" w:rsidRDefault="00256BC4" w:rsidP="00441EBF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8118" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4939" w:rsidRPr="00BF4939" w:rsidRDefault="00BF4939" w:rsidP="00AB2561">
-[...137 lines deleted...]
-          <w:p w:rsidR="00BF4939" w:rsidRPr="00BF4939" w:rsidRDefault="00BF4939" w:rsidP="00BF4939">
+          <w:p w:rsidR="00256BC4" w:rsidRPr="0024265B" w:rsidRDefault="00256BC4" w:rsidP="00441EBF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8118" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4939" w:rsidRPr="00BF4939" w:rsidRDefault="00BF4939" w:rsidP="00AB2561">
-[...67 lines deleted...]
-          <w:p w:rsidR="00BF4939" w:rsidRPr="00BF4939" w:rsidRDefault="00BF4939" w:rsidP="00BF4939">
+          <w:p w:rsidR="00256BC4" w:rsidRPr="0024265B" w:rsidRDefault="00256BC4" w:rsidP="00441EBF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1059 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BF4939" w:rsidRPr="00BF4939" w:rsidRDefault="00BF4939" w:rsidP="00BF4939">
+    <w:p w:rsidR="00E65C13" w:rsidRDefault="00E65C13" w:rsidP="00677C81">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF4939" w:rsidRPr="00BF4939" w:rsidRDefault="00BF4939" w:rsidP="00BF4939">
+    <w:p w:rsidR="00A329AD" w:rsidRPr="0091014A" w:rsidRDefault="00A329AD" w:rsidP="00A329AD">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091014A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>и выдать письменные разъяснения по вопросу применения муниципальных нормативных правовых актов о местных налогах и сборах с указанием верных данных.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00BF4939" w:rsidRPr="00BF4939" w:rsidRDefault="00BF4939" w:rsidP="00A332CC">
+    <w:p w:rsidR="00A329AD" w:rsidRPr="0091014A" w:rsidRDefault="00A329AD" w:rsidP="00A329AD">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091014A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>К заявлению прилагаются следующие документы (в том числе документы, подтверждающие наличие допущенных опечаток или ошибок):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A329AD" w:rsidRPr="0091014A" w:rsidRDefault="00A329AD" w:rsidP="00A329AD">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091014A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091014A" w:rsidRDefault="0091014A" w:rsidP="00A329AD">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0091014A" w:rsidRDefault="0091014A" w:rsidP="0091014A">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BF4939">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E018F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="009144F8">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Результат предоставления муниципальной услуги прошу направить (указать о</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...135 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дин из перечисленных способов):</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10216" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3175"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3572"/>
+        <w:gridCol w:w="9274"/>
+        <w:gridCol w:w="942"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF4939" w:rsidRPr="00BF4939" w:rsidTr="00BF4939">
+      <w:tr w:rsidR="0091014A" w:rsidRPr="0090020F" w:rsidTr="00441EBF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4939" w:rsidRPr="00BF4939" w:rsidRDefault="00BF4939" w:rsidP="00BF4939">
+          <w:p w:rsidR="0091014A" w:rsidRPr="0090020F" w:rsidRDefault="0091014A" w:rsidP="00441EBF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF4939">
+            <w:r w:rsidRPr="0090020F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>"___" _________ 20___ г.</w:t>
-[...16 lines deleted...]
-              <w:t>(дата)</w:t>
+              <w:t>Направить на электронную почту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2324" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4939" w:rsidRPr="00BF4939" w:rsidRDefault="00BF4939" w:rsidP="00BF4939">
+          <w:p w:rsidR="0091014A" w:rsidRPr="0090020F" w:rsidRDefault="0091014A" w:rsidP="00441EBF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF4939">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0091014A" w:rsidRPr="0090020F" w:rsidTr="00441EBF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8364" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0091014A" w:rsidRPr="0090020F" w:rsidRDefault="0091014A" w:rsidP="00441EBF">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>______________</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0090020F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>(подпись заявителя или уполномоченного лица)</w:t>
+              <w:t>Выдать на бумажном носителе при личном обращении в уполномоченный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3572" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4939" w:rsidRPr="00BF4939" w:rsidRDefault="00BF4939" w:rsidP="00BF4939">
+          <w:p w:rsidR="0091014A" w:rsidRPr="0090020F" w:rsidRDefault="0091014A" w:rsidP="00441EBF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF4939">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0091014A" w:rsidRPr="0090020F" w:rsidTr="00441EBF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8364" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0091014A" w:rsidRPr="0090020F" w:rsidRDefault="0091014A" w:rsidP="00441EBF">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>_______________________</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="0090020F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Направить почтовым отправлением по адресу</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF4939" w:rsidRPr="009144F8" w:rsidRDefault="00BF4939" w:rsidP="00BF4939">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0091014A" w:rsidRPr="0090020F" w:rsidRDefault="0091014A" w:rsidP="00441EBF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009144F8">
-[...19 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008D494A" w:rsidRDefault="008D494A" w:rsidP="00FB0BF5">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w:rsidR="0091014A" w:rsidRDefault="0091014A" w:rsidP="0091014A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008D494A" w:rsidRDefault="008D494A">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="0091014A" w:rsidRDefault="0091014A" w:rsidP="006651A0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090020F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Решение об отказе в приеме документов, необходимых для предоставления </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="FF0000"/>
-[...2 lines deleted...]
-        <w:br w:type="page"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальной </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090020F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услуги прошу направить (нужное отметить):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D494A" w:rsidRPr="004D1391" w:rsidRDefault="008D494A" w:rsidP="008D494A">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w:rsidR="0091014A" w:rsidRPr="0090020F" w:rsidRDefault="0091014A" w:rsidP="0091014A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
-        </w:rPr>
-[...170 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10216" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2098"/>
-        <w:gridCol w:w="8118"/>
+        <w:gridCol w:w="9274"/>
+        <w:gridCol w:w="942"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D494A" w:rsidRPr="00BF4939" w:rsidTr="00BF7F9C">
+      <w:tr w:rsidR="0091014A" w:rsidRPr="0090020F" w:rsidTr="00441EBF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D494A" w:rsidRPr="00BF4939" w:rsidRDefault="008D494A" w:rsidP="00BF7F9C">
-[...889 lines deleted...]
-          <w:p w:rsidR="008E167D" w:rsidRPr="00314C9A" w:rsidRDefault="008E167D" w:rsidP="008E167D">
+          <w:p w:rsidR="0091014A" w:rsidRPr="0090020F" w:rsidRDefault="0091014A" w:rsidP="00441EBF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00314C9A">
+            <w:r w:rsidRPr="0090020F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>(наименование органа местного самоуправления муниципального образования, выдавшего письменные разъяснения)</w:t>
+              <w:t>Направить на электронную почту</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E167D" w:rsidRPr="00314C9A" w:rsidRDefault="008E167D" w:rsidP="00BF7F9C">
-[...345 lines deleted...]
-          <w:p w:rsidR="00AB0B01" w:rsidRPr="00314C9A" w:rsidRDefault="00AB0B01" w:rsidP="00AB0B01">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0091014A" w:rsidRPr="0090020F" w:rsidRDefault="0091014A" w:rsidP="00441EBF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AB0B01" w:rsidRPr="00314C9A" w:rsidRDefault="00AB0B01" w:rsidP="0094141E">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0091014A" w:rsidRPr="0090020F" w:rsidTr="00441EBF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8364" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0091014A" w:rsidRPr="0090020F" w:rsidRDefault="0091014A" w:rsidP="00441EBF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00314C9A">
+            <w:r w:rsidRPr="0090020F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...910 lines deleted...]
-              <w:t>(дата)</w:t>
+              <w:t>Выдать на бумажном носителе при личном обращении в уполномоченный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2324" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D494A" w:rsidRPr="00314C9A" w:rsidRDefault="008D494A" w:rsidP="00BF7F9C">
+          <w:p w:rsidR="0091014A" w:rsidRPr="0090020F" w:rsidRDefault="0091014A" w:rsidP="00441EBF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00314C9A">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0091014A" w:rsidRPr="0090020F" w:rsidTr="00441EBF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8364" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0091014A" w:rsidRPr="0090020F" w:rsidRDefault="0091014A" w:rsidP="00441EBF">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>______________</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0090020F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>(подпись заявителя или уполномоченного лица)</w:t>
+              <w:t>Направить почтовым отправлением по адресу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3572" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D494A" w:rsidRPr="00314C9A" w:rsidRDefault="008D494A" w:rsidP="00BF7F9C">
+          <w:p w:rsidR="0091014A" w:rsidRPr="0090020F" w:rsidRDefault="0091014A" w:rsidP="00441EBF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00314C9A">
-[...23 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A81118" w:rsidRDefault="00A81118" w:rsidP="00FB0BF5">
+    <w:p w:rsidR="0091014A" w:rsidRDefault="0091014A" w:rsidP="0091014A">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0091014A" w:rsidRPr="00320E35" w:rsidRDefault="0091014A" w:rsidP="0091014A">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A81118" w:rsidRDefault="00A81118">
+    <w:p w:rsidR="0091014A" w:rsidRPr="006F1503" w:rsidRDefault="0091014A" w:rsidP="0091014A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1503">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1503">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               ___________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091014A" w:rsidRPr="006F1503" w:rsidRDefault="0091014A" w:rsidP="0091014A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1503">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     (должность)  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1503">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1503">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">подпись)                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1503">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(инициалы, фамилия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091014A" w:rsidRPr="006F1503" w:rsidRDefault="0091014A" w:rsidP="0091014A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0091014A" w:rsidRPr="006F1503" w:rsidRDefault="0091014A" w:rsidP="0091014A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1503">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«____» __________________ 20___ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091014A" w:rsidRDefault="0091014A" w:rsidP="0091014A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1503">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> М.П.  (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091014A" w:rsidRDefault="0091014A" w:rsidP="0091014A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007A6070" w:rsidRDefault="007A6070" w:rsidP="0091014A">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="007A6070" w:rsidRDefault="007A6070" w:rsidP="00A81118">
-[...10 lines deleted...]
-    <w:sectPr w:rsidR="007A6070" w:rsidSect="00993F71">
+    <w:sectPr w:rsidR="007A6070" w:rsidSect="0015070E">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="568" w:right="567" w:bottom="284" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C01ACD" w:rsidRDefault="00C01ACD" w:rsidP="007F0268">
+    <w:p w:rsidR="00C85B09" w:rsidRDefault="00C85B09" w:rsidP="007F0268">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C01ACD" w:rsidRDefault="00C01ACD" w:rsidP="007F0268">
+    <w:p w:rsidR="00C85B09" w:rsidRDefault="00C85B09" w:rsidP="007F0268">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4728,128 +3747,313 @@
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C01ACD" w:rsidRDefault="00C01ACD" w:rsidP="007F0268">
+    <w:p w:rsidR="00C85B09" w:rsidRDefault="00C85B09" w:rsidP="007F0268">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C01ACD" w:rsidRDefault="00C01ACD" w:rsidP="007F0268">
+    <w:p w:rsidR="00C85B09" w:rsidRDefault="00C85B09" w:rsidP="007F0268">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-867988252"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00C01ACD" w:rsidRDefault="00C01ACD">
+      <w:p w:rsidR="00C85B09" w:rsidRDefault="00C85B09">
         <w:pPr>
           <w:pStyle w:val="a5"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r w:rsidRPr="005B12DD">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="005B12DD">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="005B12DD">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CE144D">
+        <w:r w:rsidR="00426425">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r w:rsidRPr="005B12DD">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00C01ACD" w:rsidRDefault="00C01ACD">
+  <w:p w:rsidR="00C85B09" w:rsidRDefault="00C85B09">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="DC35F05D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DC35F05D"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="22"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="568" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000001"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00000001"/>
+    <w:name w:val="WW8Num1"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000002"/>
     <w:name w:val="WW8Num2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4946,91 +4150,91 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000003"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000003"/>
     <w:name w:val="WW8Num3"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000004"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000004"/>
     <w:name w:val="WW8Num4"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01554585"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D8CDFE2"/>
     <w:lvl w:ilvl="0" w:tplc="7DCA4A0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5100,51 +4304,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04822B61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41A852A0"/>
     <w:lvl w:ilvl="0" w:tplc="1F72C75C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5214,51 +4418,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04BB3B52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD50AD6A"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5327,51 +4531,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="073B0353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A0ECAD6"/>
     <w:lvl w:ilvl="0" w:tplc="14902334">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E21E1552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5467,51 +4671,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E800C9D2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08722DAB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5C2A4CD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="987"/>
         </w:tabs>
         <w:ind w:left="987" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -5580,51 +4784,255 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DF23B8E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FBB85DF6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="4.1.%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="188967D2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="704C8EB8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C436465"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6512FCFE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="4.2.%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20EE144C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A75848CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -5666,51 +5074,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4842" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5409" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6336" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BA81888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D8CDFE2"/>
     <w:lvl w:ilvl="0" w:tplc="7DCA4A0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5780,51 +5188,255 @@
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="319D1E35"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="13B0BFF4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="4.4.%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31F53B1C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B498E0C4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="4.3.%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36CF5890"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B6CC56C4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41385140"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E38D2AC"/>
     <w:lvl w:ilvl="0" w:tplc="C4440E7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7E54BA12" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5920,51 +5532,140 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="99F4C9DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45CE3BCB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC50CE76"/>
+    <w:lvl w:ilvl="0" w:tplc="07D010F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1620" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3060" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4500" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5220" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5940" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6660" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="474430BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2BC4FA8"/>
     <w:lvl w:ilvl="0" w:tplc="61F670EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C0480598" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6060,51 +5761,119 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="47366C4E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49952C9F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1A580AC0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="5.%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65AF48B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC38FF7A"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6173,51 +5942,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B317CEA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="56EC373A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6271,51 +6040,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755F1F2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A8032FA"/>
     <w:lvl w:ilvl="0" w:tplc="F94EE65C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E46223F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6411,51 +6180,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9976BC90" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78396683"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="01AEE8B4"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A055C62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D004C9D6"/>
     <w:lvl w:ilvl="0" w:tplc="D4B6DF6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FCE6932C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6551,51 +6433,137 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A48C12AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F73463F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="391EB7EC"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FC801B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="602AC4B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="365" w:hanging="365"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="932" w:hanging="365"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6665,3702 +6633,5093 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5409" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6336" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="12">
-[...5 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00264861"/>
     <w:rsid w:val="00000584"/>
+    <w:rsid w:val="00000A6F"/>
     <w:rsid w:val="00000B50"/>
     <w:rsid w:val="0000190E"/>
     <w:rsid w:val="00001BC7"/>
     <w:rsid w:val="000020E5"/>
     <w:rsid w:val="00002689"/>
     <w:rsid w:val="000028D3"/>
     <w:rsid w:val="00002A0F"/>
     <w:rsid w:val="00002C22"/>
     <w:rsid w:val="00002DF7"/>
+    <w:rsid w:val="00003010"/>
     <w:rsid w:val="000049EA"/>
     <w:rsid w:val="00004A36"/>
     <w:rsid w:val="00005A9D"/>
     <w:rsid w:val="00006D36"/>
     <w:rsid w:val="00007220"/>
     <w:rsid w:val="00007759"/>
     <w:rsid w:val="000077C1"/>
     <w:rsid w:val="00010227"/>
     <w:rsid w:val="00012871"/>
     <w:rsid w:val="00012E75"/>
     <w:rsid w:val="00014D94"/>
     <w:rsid w:val="00015030"/>
     <w:rsid w:val="00015359"/>
     <w:rsid w:val="00015A7B"/>
+    <w:rsid w:val="00015D86"/>
     <w:rsid w:val="000178EF"/>
+    <w:rsid w:val="00017F47"/>
     <w:rsid w:val="00020636"/>
     <w:rsid w:val="0002108E"/>
     <w:rsid w:val="000213C1"/>
     <w:rsid w:val="00021603"/>
     <w:rsid w:val="00021812"/>
     <w:rsid w:val="00021C6E"/>
     <w:rsid w:val="00021DCA"/>
+    <w:rsid w:val="000224F6"/>
     <w:rsid w:val="0002298C"/>
     <w:rsid w:val="00022A19"/>
     <w:rsid w:val="00022A37"/>
     <w:rsid w:val="00022D9F"/>
     <w:rsid w:val="000231F7"/>
     <w:rsid w:val="0002438F"/>
     <w:rsid w:val="00024F12"/>
+    <w:rsid w:val="00024F2F"/>
     <w:rsid w:val="00024F33"/>
     <w:rsid w:val="00024F72"/>
+    <w:rsid w:val="00025126"/>
+    <w:rsid w:val="0002521E"/>
     <w:rsid w:val="0002530F"/>
+    <w:rsid w:val="00026D9A"/>
     <w:rsid w:val="00026E67"/>
     <w:rsid w:val="00027F13"/>
     <w:rsid w:val="00030347"/>
+    <w:rsid w:val="00030357"/>
     <w:rsid w:val="0003084D"/>
     <w:rsid w:val="00030FF1"/>
     <w:rsid w:val="00032398"/>
     <w:rsid w:val="00032653"/>
     <w:rsid w:val="000328BA"/>
     <w:rsid w:val="00033454"/>
     <w:rsid w:val="000334E4"/>
     <w:rsid w:val="00033DD8"/>
+    <w:rsid w:val="0003416F"/>
     <w:rsid w:val="000341B3"/>
+    <w:rsid w:val="000351F4"/>
     <w:rsid w:val="000353CB"/>
     <w:rsid w:val="00036261"/>
     <w:rsid w:val="000362DA"/>
     <w:rsid w:val="000371AF"/>
     <w:rsid w:val="000379CF"/>
     <w:rsid w:val="000416A6"/>
     <w:rsid w:val="00041848"/>
     <w:rsid w:val="0004190B"/>
+    <w:rsid w:val="00041B4F"/>
     <w:rsid w:val="000426A9"/>
+    <w:rsid w:val="00043006"/>
     <w:rsid w:val="00043504"/>
     <w:rsid w:val="00043661"/>
     <w:rsid w:val="00043FED"/>
+    <w:rsid w:val="000441A3"/>
     <w:rsid w:val="0004443C"/>
+    <w:rsid w:val="00044830"/>
+    <w:rsid w:val="00044D59"/>
+    <w:rsid w:val="00045034"/>
+    <w:rsid w:val="000459E7"/>
     <w:rsid w:val="00045CF8"/>
+    <w:rsid w:val="000463F1"/>
     <w:rsid w:val="00046537"/>
     <w:rsid w:val="0004655E"/>
     <w:rsid w:val="00046584"/>
     <w:rsid w:val="00047597"/>
     <w:rsid w:val="000506FF"/>
     <w:rsid w:val="00050708"/>
     <w:rsid w:val="00050980"/>
+    <w:rsid w:val="00050EB4"/>
     <w:rsid w:val="00051C6E"/>
+    <w:rsid w:val="00053585"/>
     <w:rsid w:val="000543C1"/>
     <w:rsid w:val="00054B0F"/>
     <w:rsid w:val="00054EF4"/>
+    <w:rsid w:val="000552A4"/>
     <w:rsid w:val="000557EB"/>
     <w:rsid w:val="0005592E"/>
     <w:rsid w:val="00055CE3"/>
     <w:rsid w:val="00056837"/>
     <w:rsid w:val="00056B02"/>
     <w:rsid w:val="00056D1D"/>
     <w:rsid w:val="00057C2F"/>
     <w:rsid w:val="0006092B"/>
     <w:rsid w:val="000613BC"/>
     <w:rsid w:val="00061BA2"/>
+    <w:rsid w:val="00062CFC"/>
+    <w:rsid w:val="00063611"/>
+    <w:rsid w:val="000644A5"/>
     <w:rsid w:val="00064787"/>
+    <w:rsid w:val="00065636"/>
     <w:rsid w:val="000664AA"/>
     <w:rsid w:val="0006662D"/>
+    <w:rsid w:val="000667FB"/>
     <w:rsid w:val="00066829"/>
     <w:rsid w:val="000669BF"/>
     <w:rsid w:val="0006726E"/>
     <w:rsid w:val="00067A06"/>
     <w:rsid w:val="000707D2"/>
     <w:rsid w:val="00070F7A"/>
     <w:rsid w:val="00071956"/>
+    <w:rsid w:val="00071A1E"/>
+    <w:rsid w:val="00071B3E"/>
+    <w:rsid w:val="00072DEC"/>
+    <w:rsid w:val="000732D6"/>
     <w:rsid w:val="00073BB8"/>
     <w:rsid w:val="00073EF3"/>
+    <w:rsid w:val="00074841"/>
     <w:rsid w:val="00074CBE"/>
     <w:rsid w:val="00075210"/>
     <w:rsid w:val="0007526C"/>
     <w:rsid w:val="000763A3"/>
+    <w:rsid w:val="00076517"/>
     <w:rsid w:val="000765E0"/>
     <w:rsid w:val="00076E74"/>
     <w:rsid w:val="00076EFB"/>
     <w:rsid w:val="000777AC"/>
     <w:rsid w:val="0008042A"/>
     <w:rsid w:val="000804A4"/>
     <w:rsid w:val="00081234"/>
     <w:rsid w:val="000817ED"/>
+    <w:rsid w:val="00081E38"/>
     <w:rsid w:val="0008225B"/>
     <w:rsid w:val="00082442"/>
     <w:rsid w:val="000832B7"/>
     <w:rsid w:val="000833A8"/>
     <w:rsid w:val="0008342B"/>
     <w:rsid w:val="00083A42"/>
     <w:rsid w:val="00083B88"/>
+    <w:rsid w:val="0008471A"/>
+    <w:rsid w:val="000854B4"/>
     <w:rsid w:val="000855EB"/>
     <w:rsid w:val="00085770"/>
     <w:rsid w:val="00085EC5"/>
     <w:rsid w:val="00086A93"/>
     <w:rsid w:val="0008725D"/>
     <w:rsid w:val="000876D5"/>
     <w:rsid w:val="00087831"/>
     <w:rsid w:val="00090985"/>
     <w:rsid w:val="000909DF"/>
     <w:rsid w:val="00090AB2"/>
     <w:rsid w:val="00090C6F"/>
     <w:rsid w:val="00090CC7"/>
+    <w:rsid w:val="00091333"/>
     <w:rsid w:val="00091D01"/>
+    <w:rsid w:val="000921A2"/>
     <w:rsid w:val="0009390D"/>
     <w:rsid w:val="000941CE"/>
+    <w:rsid w:val="0009428D"/>
     <w:rsid w:val="000945B7"/>
     <w:rsid w:val="00094840"/>
+    <w:rsid w:val="00094EAF"/>
+    <w:rsid w:val="00095F89"/>
     <w:rsid w:val="000960E9"/>
     <w:rsid w:val="00096F2E"/>
     <w:rsid w:val="00096FF1"/>
+    <w:rsid w:val="0009736C"/>
+    <w:rsid w:val="000979DF"/>
     <w:rsid w:val="000A1F59"/>
+    <w:rsid w:val="000A2917"/>
     <w:rsid w:val="000A48DA"/>
     <w:rsid w:val="000A4B8E"/>
     <w:rsid w:val="000A4CBC"/>
     <w:rsid w:val="000A4FBE"/>
     <w:rsid w:val="000A5C6E"/>
+    <w:rsid w:val="000A6038"/>
     <w:rsid w:val="000A6271"/>
+    <w:rsid w:val="000A65C1"/>
+    <w:rsid w:val="000A6B30"/>
     <w:rsid w:val="000B05B1"/>
     <w:rsid w:val="000B095F"/>
     <w:rsid w:val="000B0ADB"/>
+    <w:rsid w:val="000B10C8"/>
     <w:rsid w:val="000B1865"/>
+    <w:rsid w:val="000B1FBB"/>
+    <w:rsid w:val="000B2E51"/>
     <w:rsid w:val="000B3872"/>
+    <w:rsid w:val="000B4110"/>
     <w:rsid w:val="000B45F9"/>
+    <w:rsid w:val="000B4706"/>
     <w:rsid w:val="000B4D97"/>
     <w:rsid w:val="000B537B"/>
     <w:rsid w:val="000B6FDE"/>
+    <w:rsid w:val="000B7421"/>
+    <w:rsid w:val="000B7CD0"/>
     <w:rsid w:val="000C0030"/>
+    <w:rsid w:val="000C036F"/>
     <w:rsid w:val="000C0670"/>
     <w:rsid w:val="000C1446"/>
     <w:rsid w:val="000C3142"/>
     <w:rsid w:val="000C44D7"/>
+    <w:rsid w:val="000C454F"/>
     <w:rsid w:val="000C48C6"/>
+    <w:rsid w:val="000C547F"/>
     <w:rsid w:val="000C57CC"/>
     <w:rsid w:val="000C5B19"/>
+    <w:rsid w:val="000C6375"/>
+    <w:rsid w:val="000C650E"/>
     <w:rsid w:val="000C6FD3"/>
     <w:rsid w:val="000C72A7"/>
     <w:rsid w:val="000D09DD"/>
+    <w:rsid w:val="000D0C88"/>
     <w:rsid w:val="000D1247"/>
     <w:rsid w:val="000D2640"/>
     <w:rsid w:val="000D282D"/>
     <w:rsid w:val="000D2918"/>
+    <w:rsid w:val="000D338B"/>
     <w:rsid w:val="000D3685"/>
+    <w:rsid w:val="000D37EB"/>
+    <w:rsid w:val="000D3BDA"/>
     <w:rsid w:val="000D3C23"/>
+    <w:rsid w:val="000D4668"/>
+    <w:rsid w:val="000D483C"/>
+    <w:rsid w:val="000D5231"/>
     <w:rsid w:val="000D56B3"/>
     <w:rsid w:val="000D5ACF"/>
     <w:rsid w:val="000D6241"/>
+    <w:rsid w:val="000D6484"/>
+    <w:rsid w:val="000D673A"/>
     <w:rsid w:val="000D69D2"/>
+    <w:rsid w:val="000D72E4"/>
+    <w:rsid w:val="000D7729"/>
     <w:rsid w:val="000D7D65"/>
     <w:rsid w:val="000D7D94"/>
+    <w:rsid w:val="000E018F"/>
     <w:rsid w:val="000E042C"/>
     <w:rsid w:val="000E05CD"/>
     <w:rsid w:val="000E1A0F"/>
     <w:rsid w:val="000E2808"/>
     <w:rsid w:val="000E323B"/>
+    <w:rsid w:val="000E3323"/>
     <w:rsid w:val="000E35D9"/>
     <w:rsid w:val="000E3D66"/>
     <w:rsid w:val="000E4826"/>
     <w:rsid w:val="000E48AC"/>
     <w:rsid w:val="000E4CF8"/>
+    <w:rsid w:val="000E535A"/>
     <w:rsid w:val="000E5381"/>
     <w:rsid w:val="000E53FE"/>
+    <w:rsid w:val="000E61F5"/>
     <w:rsid w:val="000E6272"/>
     <w:rsid w:val="000E67FC"/>
+    <w:rsid w:val="000E7675"/>
     <w:rsid w:val="000E7764"/>
+    <w:rsid w:val="000E7AEF"/>
     <w:rsid w:val="000F0A9D"/>
+    <w:rsid w:val="000F14DE"/>
     <w:rsid w:val="000F1B40"/>
     <w:rsid w:val="000F2066"/>
+    <w:rsid w:val="000F260E"/>
     <w:rsid w:val="000F26E2"/>
+    <w:rsid w:val="000F2A5A"/>
     <w:rsid w:val="000F3A44"/>
+    <w:rsid w:val="000F3DB1"/>
+    <w:rsid w:val="000F4156"/>
     <w:rsid w:val="000F4312"/>
+    <w:rsid w:val="000F526C"/>
     <w:rsid w:val="000F5E89"/>
+    <w:rsid w:val="000F61AC"/>
     <w:rsid w:val="000F74F3"/>
+    <w:rsid w:val="000F7A99"/>
+    <w:rsid w:val="000F7ACD"/>
     <w:rsid w:val="001007DC"/>
     <w:rsid w:val="00100A76"/>
+    <w:rsid w:val="00100DDA"/>
     <w:rsid w:val="00100DF1"/>
     <w:rsid w:val="00101A70"/>
+    <w:rsid w:val="00101E73"/>
     <w:rsid w:val="001022A4"/>
     <w:rsid w:val="0010247B"/>
     <w:rsid w:val="001025B0"/>
     <w:rsid w:val="0010376C"/>
     <w:rsid w:val="0010389D"/>
     <w:rsid w:val="00103962"/>
     <w:rsid w:val="0010397E"/>
+    <w:rsid w:val="00104006"/>
+    <w:rsid w:val="001049F8"/>
     <w:rsid w:val="00104A3C"/>
     <w:rsid w:val="001054CE"/>
     <w:rsid w:val="00106872"/>
     <w:rsid w:val="00106B53"/>
     <w:rsid w:val="00106BA5"/>
     <w:rsid w:val="00106C98"/>
     <w:rsid w:val="001073EF"/>
     <w:rsid w:val="00107C7E"/>
     <w:rsid w:val="001106B0"/>
     <w:rsid w:val="00110A19"/>
     <w:rsid w:val="00111A06"/>
     <w:rsid w:val="00111EE7"/>
     <w:rsid w:val="001122CF"/>
     <w:rsid w:val="001130E1"/>
     <w:rsid w:val="001132BA"/>
     <w:rsid w:val="0011334C"/>
     <w:rsid w:val="00113522"/>
+    <w:rsid w:val="00113580"/>
     <w:rsid w:val="00113E83"/>
     <w:rsid w:val="00114332"/>
+    <w:rsid w:val="00114A57"/>
     <w:rsid w:val="00114D48"/>
+    <w:rsid w:val="0011512A"/>
+    <w:rsid w:val="0011527D"/>
     <w:rsid w:val="00115418"/>
+    <w:rsid w:val="001156A2"/>
     <w:rsid w:val="00115B61"/>
+    <w:rsid w:val="00115BFA"/>
+    <w:rsid w:val="00115C53"/>
+    <w:rsid w:val="0011713D"/>
+    <w:rsid w:val="001173A9"/>
     <w:rsid w:val="00117F0C"/>
     <w:rsid w:val="00120003"/>
     <w:rsid w:val="001201B9"/>
     <w:rsid w:val="00121474"/>
     <w:rsid w:val="00121522"/>
     <w:rsid w:val="0012189A"/>
     <w:rsid w:val="00121D2D"/>
     <w:rsid w:val="00121FC8"/>
     <w:rsid w:val="001222AD"/>
     <w:rsid w:val="00122545"/>
+    <w:rsid w:val="00122A1C"/>
+    <w:rsid w:val="001232D7"/>
     <w:rsid w:val="001237BD"/>
     <w:rsid w:val="00123DD8"/>
     <w:rsid w:val="00124950"/>
     <w:rsid w:val="00124970"/>
     <w:rsid w:val="00124B53"/>
     <w:rsid w:val="00124E69"/>
     <w:rsid w:val="00124E96"/>
+    <w:rsid w:val="0012511B"/>
     <w:rsid w:val="0012514D"/>
     <w:rsid w:val="00125647"/>
     <w:rsid w:val="00125876"/>
     <w:rsid w:val="00125CB0"/>
     <w:rsid w:val="001260BE"/>
     <w:rsid w:val="00126409"/>
     <w:rsid w:val="00126B42"/>
     <w:rsid w:val="001270BE"/>
     <w:rsid w:val="001270D2"/>
     <w:rsid w:val="00127B8D"/>
+    <w:rsid w:val="0013007E"/>
     <w:rsid w:val="001300AD"/>
     <w:rsid w:val="001307E6"/>
     <w:rsid w:val="00131231"/>
     <w:rsid w:val="0013161D"/>
+    <w:rsid w:val="00131A4D"/>
     <w:rsid w:val="00131FE1"/>
+    <w:rsid w:val="00133C60"/>
     <w:rsid w:val="00133C9B"/>
     <w:rsid w:val="00135BD1"/>
     <w:rsid w:val="0013609A"/>
     <w:rsid w:val="001361EB"/>
     <w:rsid w:val="00136AA8"/>
     <w:rsid w:val="001370CF"/>
     <w:rsid w:val="0013711E"/>
     <w:rsid w:val="00137428"/>
     <w:rsid w:val="001405BA"/>
     <w:rsid w:val="00140AF1"/>
     <w:rsid w:val="00140B68"/>
     <w:rsid w:val="00140D74"/>
     <w:rsid w:val="00141779"/>
     <w:rsid w:val="00141EFE"/>
     <w:rsid w:val="00142409"/>
+    <w:rsid w:val="0014306A"/>
+    <w:rsid w:val="00143326"/>
     <w:rsid w:val="00143EC1"/>
+    <w:rsid w:val="00144D6D"/>
     <w:rsid w:val="00144E7A"/>
     <w:rsid w:val="00145828"/>
+    <w:rsid w:val="0014631F"/>
     <w:rsid w:val="00146686"/>
     <w:rsid w:val="00146D08"/>
     <w:rsid w:val="00147178"/>
     <w:rsid w:val="00147A1A"/>
+    <w:rsid w:val="00147B20"/>
+    <w:rsid w:val="0015070E"/>
     <w:rsid w:val="0015097E"/>
     <w:rsid w:val="00150C13"/>
     <w:rsid w:val="00150C91"/>
+    <w:rsid w:val="0015116B"/>
     <w:rsid w:val="0015198A"/>
+    <w:rsid w:val="00151CF6"/>
     <w:rsid w:val="00151FF3"/>
+    <w:rsid w:val="00152583"/>
     <w:rsid w:val="00152965"/>
     <w:rsid w:val="0015362C"/>
     <w:rsid w:val="001543F2"/>
     <w:rsid w:val="00154E00"/>
     <w:rsid w:val="00154EA3"/>
     <w:rsid w:val="00154F99"/>
     <w:rsid w:val="00155188"/>
     <w:rsid w:val="00155399"/>
     <w:rsid w:val="00155816"/>
     <w:rsid w:val="00157A2C"/>
+    <w:rsid w:val="001604C9"/>
     <w:rsid w:val="00160D35"/>
     <w:rsid w:val="00162438"/>
+    <w:rsid w:val="00162A3B"/>
     <w:rsid w:val="001632A0"/>
     <w:rsid w:val="00163761"/>
+    <w:rsid w:val="00163A68"/>
     <w:rsid w:val="00163FAD"/>
+    <w:rsid w:val="001641E5"/>
     <w:rsid w:val="00164A22"/>
     <w:rsid w:val="00164B96"/>
     <w:rsid w:val="00164D81"/>
     <w:rsid w:val="0016559C"/>
+    <w:rsid w:val="0016619C"/>
     <w:rsid w:val="00166263"/>
     <w:rsid w:val="001662DB"/>
+    <w:rsid w:val="00166EC8"/>
     <w:rsid w:val="00167E04"/>
     <w:rsid w:val="00167EA2"/>
     <w:rsid w:val="0017024F"/>
     <w:rsid w:val="001705D1"/>
+    <w:rsid w:val="0017109C"/>
     <w:rsid w:val="00171885"/>
     <w:rsid w:val="0017292D"/>
+    <w:rsid w:val="00174D80"/>
     <w:rsid w:val="00174E9C"/>
     <w:rsid w:val="00174FB4"/>
     <w:rsid w:val="001762EB"/>
     <w:rsid w:val="00176D51"/>
     <w:rsid w:val="0017716E"/>
     <w:rsid w:val="0018165F"/>
+    <w:rsid w:val="0018185D"/>
     <w:rsid w:val="00181BE0"/>
     <w:rsid w:val="00181C90"/>
+    <w:rsid w:val="00181E44"/>
     <w:rsid w:val="00182977"/>
+    <w:rsid w:val="00182BAF"/>
     <w:rsid w:val="00183069"/>
     <w:rsid w:val="00183265"/>
     <w:rsid w:val="00183792"/>
     <w:rsid w:val="001839DA"/>
+    <w:rsid w:val="001844C3"/>
     <w:rsid w:val="001844FF"/>
     <w:rsid w:val="00184A73"/>
     <w:rsid w:val="00184C96"/>
     <w:rsid w:val="00185A7F"/>
     <w:rsid w:val="00185F6B"/>
+    <w:rsid w:val="00186269"/>
+    <w:rsid w:val="001868E3"/>
     <w:rsid w:val="00186A27"/>
+    <w:rsid w:val="001877F2"/>
     <w:rsid w:val="00187875"/>
     <w:rsid w:val="001900F3"/>
     <w:rsid w:val="001904C0"/>
     <w:rsid w:val="001906A5"/>
     <w:rsid w:val="00190D2C"/>
     <w:rsid w:val="00190EE8"/>
     <w:rsid w:val="001914A7"/>
     <w:rsid w:val="00192755"/>
+    <w:rsid w:val="00192B82"/>
+    <w:rsid w:val="00192DF4"/>
     <w:rsid w:val="00193B6F"/>
     <w:rsid w:val="00193C3E"/>
+    <w:rsid w:val="00194263"/>
+    <w:rsid w:val="00194713"/>
     <w:rsid w:val="00194BFA"/>
     <w:rsid w:val="00195AB2"/>
     <w:rsid w:val="00196161"/>
+    <w:rsid w:val="00196357"/>
+    <w:rsid w:val="00197950"/>
+    <w:rsid w:val="001A0272"/>
     <w:rsid w:val="001A0989"/>
     <w:rsid w:val="001A0EEE"/>
     <w:rsid w:val="001A1305"/>
     <w:rsid w:val="001A13CB"/>
     <w:rsid w:val="001A1675"/>
+    <w:rsid w:val="001A168F"/>
     <w:rsid w:val="001A19A3"/>
     <w:rsid w:val="001A1C1A"/>
     <w:rsid w:val="001A2910"/>
     <w:rsid w:val="001A2C3A"/>
     <w:rsid w:val="001A3511"/>
+    <w:rsid w:val="001A40E8"/>
+    <w:rsid w:val="001A49C2"/>
     <w:rsid w:val="001A4C15"/>
     <w:rsid w:val="001A4E03"/>
     <w:rsid w:val="001A5642"/>
     <w:rsid w:val="001A5991"/>
     <w:rsid w:val="001A6CCC"/>
     <w:rsid w:val="001A6E50"/>
     <w:rsid w:val="001A7BA6"/>
     <w:rsid w:val="001B0AE0"/>
     <w:rsid w:val="001B0D46"/>
+    <w:rsid w:val="001B1128"/>
+    <w:rsid w:val="001B1462"/>
     <w:rsid w:val="001B1881"/>
     <w:rsid w:val="001B27EC"/>
+    <w:rsid w:val="001B2C81"/>
     <w:rsid w:val="001B304C"/>
+    <w:rsid w:val="001B3BF9"/>
     <w:rsid w:val="001B4143"/>
+    <w:rsid w:val="001B43F3"/>
     <w:rsid w:val="001B45CA"/>
+    <w:rsid w:val="001B4D8A"/>
     <w:rsid w:val="001B5B44"/>
     <w:rsid w:val="001B613A"/>
     <w:rsid w:val="001B62F2"/>
     <w:rsid w:val="001B6AAE"/>
     <w:rsid w:val="001B733B"/>
     <w:rsid w:val="001B7A6D"/>
     <w:rsid w:val="001B7A7F"/>
     <w:rsid w:val="001B7CF7"/>
     <w:rsid w:val="001B7FF3"/>
     <w:rsid w:val="001C057E"/>
+    <w:rsid w:val="001C08D2"/>
     <w:rsid w:val="001C100E"/>
     <w:rsid w:val="001C15E0"/>
+    <w:rsid w:val="001C1CB2"/>
     <w:rsid w:val="001C2603"/>
     <w:rsid w:val="001C39CE"/>
     <w:rsid w:val="001C3AFB"/>
+    <w:rsid w:val="001C3B37"/>
     <w:rsid w:val="001C4360"/>
+    <w:rsid w:val="001C465C"/>
+    <w:rsid w:val="001C48D0"/>
+    <w:rsid w:val="001C4DA6"/>
     <w:rsid w:val="001C4E1D"/>
     <w:rsid w:val="001C5FC8"/>
     <w:rsid w:val="001C5FD6"/>
     <w:rsid w:val="001C64C8"/>
     <w:rsid w:val="001C678D"/>
     <w:rsid w:val="001C6DFF"/>
     <w:rsid w:val="001C6EA6"/>
+    <w:rsid w:val="001C7325"/>
     <w:rsid w:val="001C782F"/>
     <w:rsid w:val="001C7BD3"/>
+    <w:rsid w:val="001D05C1"/>
     <w:rsid w:val="001D100A"/>
     <w:rsid w:val="001D1593"/>
+    <w:rsid w:val="001D1D87"/>
     <w:rsid w:val="001D2A72"/>
     <w:rsid w:val="001D2B56"/>
     <w:rsid w:val="001D388B"/>
     <w:rsid w:val="001D38C8"/>
+    <w:rsid w:val="001D4052"/>
     <w:rsid w:val="001D4494"/>
     <w:rsid w:val="001D4739"/>
     <w:rsid w:val="001D48BF"/>
+    <w:rsid w:val="001D5FE0"/>
     <w:rsid w:val="001D637D"/>
     <w:rsid w:val="001D669A"/>
+    <w:rsid w:val="001D6C89"/>
     <w:rsid w:val="001D74EF"/>
     <w:rsid w:val="001D769A"/>
+    <w:rsid w:val="001D771B"/>
     <w:rsid w:val="001D7A29"/>
+    <w:rsid w:val="001D7C55"/>
     <w:rsid w:val="001D7DBC"/>
     <w:rsid w:val="001E0069"/>
     <w:rsid w:val="001E00DC"/>
     <w:rsid w:val="001E0E35"/>
     <w:rsid w:val="001E0F5B"/>
     <w:rsid w:val="001E0FA4"/>
     <w:rsid w:val="001E1F8F"/>
     <w:rsid w:val="001E2137"/>
+    <w:rsid w:val="001E499B"/>
     <w:rsid w:val="001E49BE"/>
+    <w:rsid w:val="001E4A01"/>
     <w:rsid w:val="001E4C37"/>
+    <w:rsid w:val="001E4E27"/>
+    <w:rsid w:val="001E4EDE"/>
+    <w:rsid w:val="001E5525"/>
     <w:rsid w:val="001E562F"/>
+    <w:rsid w:val="001E68C3"/>
     <w:rsid w:val="001E68D5"/>
     <w:rsid w:val="001E6BC4"/>
+    <w:rsid w:val="001E7587"/>
     <w:rsid w:val="001E773E"/>
     <w:rsid w:val="001E7FBD"/>
     <w:rsid w:val="001F0339"/>
     <w:rsid w:val="001F0E02"/>
+    <w:rsid w:val="001F12D5"/>
+    <w:rsid w:val="001F20B2"/>
     <w:rsid w:val="001F2A33"/>
     <w:rsid w:val="001F3BD2"/>
+    <w:rsid w:val="001F406F"/>
+    <w:rsid w:val="001F4E90"/>
     <w:rsid w:val="001F72A9"/>
     <w:rsid w:val="0020061F"/>
+    <w:rsid w:val="0020080D"/>
+    <w:rsid w:val="002015F5"/>
     <w:rsid w:val="00201895"/>
     <w:rsid w:val="00201F40"/>
     <w:rsid w:val="00203039"/>
     <w:rsid w:val="00203755"/>
+    <w:rsid w:val="00203CC8"/>
     <w:rsid w:val="00203D4F"/>
     <w:rsid w:val="00203FF0"/>
     <w:rsid w:val="00204CF7"/>
     <w:rsid w:val="00205B29"/>
+    <w:rsid w:val="00205B39"/>
+    <w:rsid w:val="00205FD4"/>
     <w:rsid w:val="0020608E"/>
+    <w:rsid w:val="00207147"/>
     <w:rsid w:val="00207D9D"/>
     <w:rsid w:val="00207E6C"/>
+    <w:rsid w:val="002102B3"/>
     <w:rsid w:val="002107B0"/>
+    <w:rsid w:val="0021195A"/>
+    <w:rsid w:val="002119F3"/>
     <w:rsid w:val="00211F47"/>
     <w:rsid w:val="00212264"/>
     <w:rsid w:val="0021237D"/>
     <w:rsid w:val="00212717"/>
     <w:rsid w:val="00212A5C"/>
     <w:rsid w:val="00212C6D"/>
     <w:rsid w:val="00213911"/>
     <w:rsid w:val="00213D4B"/>
     <w:rsid w:val="002144ED"/>
     <w:rsid w:val="00215CD0"/>
     <w:rsid w:val="00216090"/>
+    <w:rsid w:val="0021610B"/>
     <w:rsid w:val="00216D12"/>
+    <w:rsid w:val="00216F1B"/>
+    <w:rsid w:val="00217A74"/>
     <w:rsid w:val="0022006F"/>
+    <w:rsid w:val="002205EE"/>
     <w:rsid w:val="0022080D"/>
     <w:rsid w:val="00221555"/>
     <w:rsid w:val="00221BD2"/>
     <w:rsid w:val="00221D99"/>
     <w:rsid w:val="0022284D"/>
+    <w:rsid w:val="002246D3"/>
     <w:rsid w:val="00224B4A"/>
     <w:rsid w:val="0022743A"/>
     <w:rsid w:val="00227E62"/>
     <w:rsid w:val="00230321"/>
+    <w:rsid w:val="002307EB"/>
     <w:rsid w:val="002308D3"/>
     <w:rsid w:val="00230CCE"/>
     <w:rsid w:val="0023118F"/>
     <w:rsid w:val="00231A8A"/>
+    <w:rsid w:val="00231CA8"/>
     <w:rsid w:val="00232419"/>
+    <w:rsid w:val="00232771"/>
+    <w:rsid w:val="00232AEB"/>
     <w:rsid w:val="00233197"/>
+    <w:rsid w:val="00233A69"/>
     <w:rsid w:val="00233DA4"/>
     <w:rsid w:val="002345A1"/>
     <w:rsid w:val="00234A6C"/>
     <w:rsid w:val="0023523D"/>
     <w:rsid w:val="00235F58"/>
     <w:rsid w:val="00236353"/>
     <w:rsid w:val="00237205"/>
     <w:rsid w:val="0023744E"/>
     <w:rsid w:val="00237FC6"/>
+    <w:rsid w:val="00240A71"/>
+    <w:rsid w:val="00240B13"/>
+    <w:rsid w:val="00240F96"/>
     <w:rsid w:val="00241DFC"/>
     <w:rsid w:val="00242067"/>
     <w:rsid w:val="002421A4"/>
+    <w:rsid w:val="0024265B"/>
     <w:rsid w:val="00243143"/>
+    <w:rsid w:val="002436A3"/>
     <w:rsid w:val="002439B3"/>
     <w:rsid w:val="0024413E"/>
+    <w:rsid w:val="00244876"/>
     <w:rsid w:val="00245095"/>
     <w:rsid w:val="002451D0"/>
     <w:rsid w:val="00245E6B"/>
     <w:rsid w:val="002460C3"/>
     <w:rsid w:val="00246182"/>
     <w:rsid w:val="00246923"/>
     <w:rsid w:val="00247CB2"/>
     <w:rsid w:val="00247F3F"/>
     <w:rsid w:val="00250A8B"/>
     <w:rsid w:val="00251ABC"/>
     <w:rsid w:val="00252165"/>
     <w:rsid w:val="00252CC3"/>
+    <w:rsid w:val="0025315C"/>
     <w:rsid w:val="00253DB9"/>
+    <w:rsid w:val="002546FC"/>
+    <w:rsid w:val="00255FAA"/>
     <w:rsid w:val="002568F7"/>
     <w:rsid w:val="00256AAC"/>
+    <w:rsid w:val="00256BC4"/>
     <w:rsid w:val="00256CEC"/>
     <w:rsid w:val="00256EDF"/>
     <w:rsid w:val="002572E5"/>
+    <w:rsid w:val="0025752A"/>
+    <w:rsid w:val="00257557"/>
     <w:rsid w:val="002575FC"/>
     <w:rsid w:val="002606D9"/>
+    <w:rsid w:val="0026087E"/>
     <w:rsid w:val="00260D0A"/>
+    <w:rsid w:val="00262A51"/>
+    <w:rsid w:val="00263053"/>
+    <w:rsid w:val="002633E5"/>
     <w:rsid w:val="0026343D"/>
+    <w:rsid w:val="002635DB"/>
     <w:rsid w:val="00263A2A"/>
     <w:rsid w:val="0026405C"/>
     <w:rsid w:val="00264861"/>
     <w:rsid w:val="002649A1"/>
     <w:rsid w:val="00264E4D"/>
     <w:rsid w:val="00265E17"/>
+    <w:rsid w:val="00266274"/>
+    <w:rsid w:val="0026665D"/>
+    <w:rsid w:val="002666E4"/>
+    <w:rsid w:val="00266EB1"/>
     <w:rsid w:val="002679E3"/>
+    <w:rsid w:val="00271331"/>
+    <w:rsid w:val="00271826"/>
     <w:rsid w:val="00271FC4"/>
     <w:rsid w:val="002733BB"/>
+    <w:rsid w:val="00273B70"/>
     <w:rsid w:val="00273B96"/>
     <w:rsid w:val="00273CB2"/>
+    <w:rsid w:val="0027422F"/>
+    <w:rsid w:val="002748F9"/>
+    <w:rsid w:val="00275170"/>
+    <w:rsid w:val="00275346"/>
     <w:rsid w:val="002756B5"/>
     <w:rsid w:val="00275CFB"/>
     <w:rsid w:val="002766B3"/>
     <w:rsid w:val="002774D8"/>
+    <w:rsid w:val="0027792D"/>
     <w:rsid w:val="002802EF"/>
     <w:rsid w:val="00280667"/>
     <w:rsid w:val="00280BEF"/>
     <w:rsid w:val="00280E81"/>
     <w:rsid w:val="00281440"/>
     <w:rsid w:val="0028151D"/>
     <w:rsid w:val="00281598"/>
     <w:rsid w:val="00281876"/>
     <w:rsid w:val="00282AE2"/>
     <w:rsid w:val="00283D44"/>
     <w:rsid w:val="00284137"/>
+    <w:rsid w:val="00284E7B"/>
     <w:rsid w:val="00285096"/>
     <w:rsid w:val="0028509A"/>
+    <w:rsid w:val="002854A8"/>
+    <w:rsid w:val="002856C6"/>
     <w:rsid w:val="002858E2"/>
     <w:rsid w:val="00286A3E"/>
     <w:rsid w:val="0029216F"/>
+    <w:rsid w:val="00292170"/>
     <w:rsid w:val="00292D44"/>
     <w:rsid w:val="00292DBE"/>
+    <w:rsid w:val="002936A7"/>
     <w:rsid w:val="0029397C"/>
     <w:rsid w:val="00293B68"/>
+    <w:rsid w:val="00293E5C"/>
+    <w:rsid w:val="0029400C"/>
     <w:rsid w:val="00294327"/>
+    <w:rsid w:val="00294443"/>
     <w:rsid w:val="002947ED"/>
     <w:rsid w:val="00294D64"/>
     <w:rsid w:val="00295327"/>
+    <w:rsid w:val="0029537E"/>
     <w:rsid w:val="00295F1E"/>
+    <w:rsid w:val="00296457"/>
+    <w:rsid w:val="0029729E"/>
     <w:rsid w:val="0029751F"/>
     <w:rsid w:val="002A0362"/>
     <w:rsid w:val="002A152F"/>
     <w:rsid w:val="002A1660"/>
+    <w:rsid w:val="002A207E"/>
+    <w:rsid w:val="002A3108"/>
     <w:rsid w:val="002A3987"/>
     <w:rsid w:val="002A3CB8"/>
+    <w:rsid w:val="002A414B"/>
     <w:rsid w:val="002A4883"/>
+    <w:rsid w:val="002A4F94"/>
+    <w:rsid w:val="002A53FA"/>
     <w:rsid w:val="002A545A"/>
     <w:rsid w:val="002A54D4"/>
+    <w:rsid w:val="002A60C7"/>
+    <w:rsid w:val="002A649D"/>
     <w:rsid w:val="002A66BC"/>
     <w:rsid w:val="002A6700"/>
     <w:rsid w:val="002A69E3"/>
+    <w:rsid w:val="002A6BC6"/>
     <w:rsid w:val="002A7617"/>
     <w:rsid w:val="002B1C1B"/>
     <w:rsid w:val="002B31B6"/>
     <w:rsid w:val="002B3525"/>
     <w:rsid w:val="002B3F4B"/>
+    <w:rsid w:val="002B4FF6"/>
     <w:rsid w:val="002B512C"/>
+    <w:rsid w:val="002B5D35"/>
+    <w:rsid w:val="002B6995"/>
+    <w:rsid w:val="002B6B27"/>
     <w:rsid w:val="002B6E1C"/>
     <w:rsid w:val="002B6E4A"/>
+    <w:rsid w:val="002B7042"/>
+    <w:rsid w:val="002B70E4"/>
     <w:rsid w:val="002B7CC3"/>
     <w:rsid w:val="002B7F2F"/>
+    <w:rsid w:val="002C0209"/>
     <w:rsid w:val="002C0A38"/>
     <w:rsid w:val="002C1026"/>
+    <w:rsid w:val="002C1ACD"/>
     <w:rsid w:val="002C27FD"/>
     <w:rsid w:val="002C2DF7"/>
     <w:rsid w:val="002C3668"/>
     <w:rsid w:val="002C407D"/>
     <w:rsid w:val="002C4C9F"/>
     <w:rsid w:val="002C61DE"/>
     <w:rsid w:val="002C6B35"/>
     <w:rsid w:val="002C713D"/>
     <w:rsid w:val="002C7A39"/>
+    <w:rsid w:val="002C7EC0"/>
+    <w:rsid w:val="002D0C3C"/>
     <w:rsid w:val="002D1194"/>
     <w:rsid w:val="002D18A6"/>
     <w:rsid w:val="002D1967"/>
+    <w:rsid w:val="002D1C37"/>
+    <w:rsid w:val="002D2E54"/>
     <w:rsid w:val="002D2E7E"/>
     <w:rsid w:val="002D3672"/>
     <w:rsid w:val="002D3807"/>
     <w:rsid w:val="002D45EE"/>
     <w:rsid w:val="002D4824"/>
     <w:rsid w:val="002D4DAD"/>
+    <w:rsid w:val="002D4F2D"/>
     <w:rsid w:val="002D661F"/>
     <w:rsid w:val="002D6635"/>
     <w:rsid w:val="002D6644"/>
     <w:rsid w:val="002D6F37"/>
     <w:rsid w:val="002D749C"/>
     <w:rsid w:val="002E0F7F"/>
     <w:rsid w:val="002E161F"/>
     <w:rsid w:val="002E25B3"/>
+    <w:rsid w:val="002E41A9"/>
+    <w:rsid w:val="002E467D"/>
     <w:rsid w:val="002E587F"/>
     <w:rsid w:val="002E60D7"/>
     <w:rsid w:val="002E6623"/>
     <w:rsid w:val="002E6C2E"/>
+    <w:rsid w:val="002E6FB1"/>
     <w:rsid w:val="002E7CC1"/>
+    <w:rsid w:val="002E7F5E"/>
     <w:rsid w:val="002F1350"/>
+    <w:rsid w:val="002F1642"/>
     <w:rsid w:val="002F1A95"/>
+    <w:rsid w:val="002F1AE8"/>
+    <w:rsid w:val="002F26F7"/>
     <w:rsid w:val="002F270E"/>
+    <w:rsid w:val="002F32BF"/>
     <w:rsid w:val="002F36AC"/>
     <w:rsid w:val="002F374D"/>
     <w:rsid w:val="002F3B48"/>
     <w:rsid w:val="002F422D"/>
     <w:rsid w:val="002F4558"/>
+    <w:rsid w:val="002F4E29"/>
     <w:rsid w:val="002F5871"/>
     <w:rsid w:val="002F59C3"/>
     <w:rsid w:val="002F5F81"/>
     <w:rsid w:val="002F65F5"/>
+    <w:rsid w:val="002F6AE9"/>
     <w:rsid w:val="002F6C16"/>
+    <w:rsid w:val="002F7839"/>
+    <w:rsid w:val="002F79DC"/>
+    <w:rsid w:val="002F7AFF"/>
+    <w:rsid w:val="002F7F72"/>
     <w:rsid w:val="0030071E"/>
     <w:rsid w:val="0030294C"/>
     <w:rsid w:val="00302D0B"/>
+    <w:rsid w:val="00302FCA"/>
     <w:rsid w:val="003031C0"/>
     <w:rsid w:val="00305721"/>
     <w:rsid w:val="00305CBA"/>
     <w:rsid w:val="003063C3"/>
     <w:rsid w:val="00307128"/>
     <w:rsid w:val="00307446"/>
     <w:rsid w:val="00307902"/>
     <w:rsid w:val="00307F37"/>
+    <w:rsid w:val="00310004"/>
+    <w:rsid w:val="00310116"/>
     <w:rsid w:val="003103D3"/>
     <w:rsid w:val="00310E3C"/>
     <w:rsid w:val="0031179A"/>
     <w:rsid w:val="0031251F"/>
     <w:rsid w:val="00312692"/>
+    <w:rsid w:val="00312AA7"/>
     <w:rsid w:val="00312E6B"/>
     <w:rsid w:val="003133C0"/>
     <w:rsid w:val="00313EC2"/>
     <w:rsid w:val="00314C99"/>
     <w:rsid w:val="00314C9A"/>
     <w:rsid w:val="00314E05"/>
     <w:rsid w:val="003152A7"/>
     <w:rsid w:val="003155DB"/>
+    <w:rsid w:val="00315CDB"/>
     <w:rsid w:val="00315E60"/>
     <w:rsid w:val="00316093"/>
     <w:rsid w:val="003160B8"/>
+    <w:rsid w:val="00316344"/>
     <w:rsid w:val="00316D56"/>
     <w:rsid w:val="00316E20"/>
     <w:rsid w:val="003179F4"/>
     <w:rsid w:val="00320546"/>
     <w:rsid w:val="0032091B"/>
     <w:rsid w:val="00320A7B"/>
+    <w:rsid w:val="00320E35"/>
+    <w:rsid w:val="00321424"/>
+    <w:rsid w:val="0032155E"/>
     <w:rsid w:val="00322762"/>
     <w:rsid w:val="00322BF5"/>
     <w:rsid w:val="00324055"/>
+    <w:rsid w:val="00324CFB"/>
     <w:rsid w:val="00324D42"/>
+    <w:rsid w:val="00324F22"/>
     <w:rsid w:val="00326307"/>
     <w:rsid w:val="003264AB"/>
+    <w:rsid w:val="003267D0"/>
     <w:rsid w:val="00327700"/>
+    <w:rsid w:val="0032775D"/>
     <w:rsid w:val="00327A25"/>
     <w:rsid w:val="00327B37"/>
+    <w:rsid w:val="00330ABD"/>
     <w:rsid w:val="00330CC6"/>
     <w:rsid w:val="00331007"/>
     <w:rsid w:val="00331073"/>
+    <w:rsid w:val="00331820"/>
     <w:rsid w:val="0033266C"/>
+    <w:rsid w:val="003337FB"/>
     <w:rsid w:val="00334467"/>
+    <w:rsid w:val="003354C3"/>
     <w:rsid w:val="00335853"/>
     <w:rsid w:val="00335F7C"/>
     <w:rsid w:val="003369F0"/>
     <w:rsid w:val="00336EAC"/>
     <w:rsid w:val="00336F89"/>
     <w:rsid w:val="003370EA"/>
     <w:rsid w:val="00337CA3"/>
     <w:rsid w:val="0034049B"/>
     <w:rsid w:val="00340D86"/>
     <w:rsid w:val="003414B6"/>
     <w:rsid w:val="003417E3"/>
     <w:rsid w:val="00341C37"/>
+    <w:rsid w:val="00341E5E"/>
+    <w:rsid w:val="003421C5"/>
     <w:rsid w:val="00342551"/>
     <w:rsid w:val="0034346D"/>
     <w:rsid w:val="00343E44"/>
+    <w:rsid w:val="00344B1E"/>
     <w:rsid w:val="00344F2A"/>
+    <w:rsid w:val="0034539A"/>
     <w:rsid w:val="00345B8E"/>
+    <w:rsid w:val="00345D28"/>
+    <w:rsid w:val="003466A1"/>
+    <w:rsid w:val="00346B57"/>
     <w:rsid w:val="00346B8E"/>
     <w:rsid w:val="0034779C"/>
     <w:rsid w:val="00350325"/>
+    <w:rsid w:val="00351187"/>
     <w:rsid w:val="003514F3"/>
     <w:rsid w:val="0035158C"/>
+    <w:rsid w:val="00351950"/>
     <w:rsid w:val="003526E9"/>
     <w:rsid w:val="00352BD5"/>
+    <w:rsid w:val="00352FDF"/>
     <w:rsid w:val="00353838"/>
     <w:rsid w:val="00353856"/>
+    <w:rsid w:val="003547E4"/>
     <w:rsid w:val="00354AD5"/>
+    <w:rsid w:val="00354EF7"/>
     <w:rsid w:val="00355045"/>
     <w:rsid w:val="00355A9F"/>
+    <w:rsid w:val="00355C38"/>
     <w:rsid w:val="00357472"/>
     <w:rsid w:val="003575F1"/>
+    <w:rsid w:val="00360EEF"/>
+    <w:rsid w:val="00360FBF"/>
     <w:rsid w:val="00362D4B"/>
     <w:rsid w:val="0036394E"/>
     <w:rsid w:val="00363AA1"/>
     <w:rsid w:val="003643CF"/>
     <w:rsid w:val="0036495D"/>
+    <w:rsid w:val="00365762"/>
+    <w:rsid w:val="003661AF"/>
+    <w:rsid w:val="00366930"/>
     <w:rsid w:val="0036710D"/>
     <w:rsid w:val="003676B1"/>
     <w:rsid w:val="003677DD"/>
     <w:rsid w:val="003678C9"/>
     <w:rsid w:val="00367966"/>
+    <w:rsid w:val="0037076F"/>
+    <w:rsid w:val="00371B5D"/>
     <w:rsid w:val="00371FBA"/>
+    <w:rsid w:val="00372712"/>
     <w:rsid w:val="00372D94"/>
+    <w:rsid w:val="0037309A"/>
     <w:rsid w:val="003742B7"/>
     <w:rsid w:val="003752A6"/>
     <w:rsid w:val="0037534C"/>
     <w:rsid w:val="003753DF"/>
     <w:rsid w:val="003753F0"/>
     <w:rsid w:val="00375A39"/>
     <w:rsid w:val="003762A0"/>
     <w:rsid w:val="003764E5"/>
     <w:rsid w:val="003764EC"/>
     <w:rsid w:val="0037671A"/>
     <w:rsid w:val="003772B4"/>
     <w:rsid w:val="0037734F"/>
     <w:rsid w:val="00380010"/>
+    <w:rsid w:val="003800C5"/>
+    <w:rsid w:val="003801B3"/>
     <w:rsid w:val="00380207"/>
+    <w:rsid w:val="00380258"/>
     <w:rsid w:val="0038054A"/>
     <w:rsid w:val="003808C6"/>
     <w:rsid w:val="00380AC7"/>
     <w:rsid w:val="00381224"/>
+    <w:rsid w:val="003812CF"/>
+    <w:rsid w:val="003814A5"/>
+    <w:rsid w:val="00381EA5"/>
+    <w:rsid w:val="0038203B"/>
+    <w:rsid w:val="003820E4"/>
+    <w:rsid w:val="003821EA"/>
     <w:rsid w:val="003831BA"/>
     <w:rsid w:val="0038327B"/>
     <w:rsid w:val="00383841"/>
     <w:rsid w:val="00383982"/>
     <w:rsid w:val="00383AA7"/>
     <w:rsid w:val="003842BE"/>
+    <w:rsid w:val="00384F7A"/>
     <w:rsid w:val="00386B6B"/>
     <w:rsid w:val="00386CD3"/>
     <w:rsid w:val="003871AD"/>
     <w:rsid w:val="003873E7"/>
+    <w:rsid w:val="0038774E"/>
     <w:rsid w:val="0039032D"/>
     <w:rsid w:val="003906C6"/>
+    <w:rsid w:val="00390702"/>
     <w:rsid w:val="00391760"/>
     <w:rsid w:val="00392CC1"/>
     <w:rsid w:val="00392E48"/>
     <w:rsid w:val="00392E69"/>
     <w:rsid w:val="0039308F"/>
     <w:rsid w:val="00393AD5"/>
     <w:rsid w:val="003942C5"/>
     <w:rsid w:val="0039436D"/>
+    <w:rsid w:val="00394461"/>
     <w:rsid w:val="00394FE2"/>
     <w:rsid w:val="00395503"/>
+    <w:rsid w:val="0039553F"/>
     <w:rsid w:val="00395793"/>
     <w:rsid w:val="00395E7B"/>
     <w:rsid w:val="0039610C"/>
     <w:rsid w:val="00396403"/>
+    <w:rsid w:val="00396A7B"/>
     <w:rsid w:val="00397997"/>
     <w:rsid w:val="00397C42"/>
+    <w:rsid w:val="00397EA4"/>
     <w:rsid w:val="003A1255"/>
+    <w:rsid w:val="003A1754"/>
     <w:rsid w:val="003A1831"/>
     <w:rsid w:val="003A1877"/>
     <w:rsid w:val="003A25D2"/>
     <w:rsid w:val="003A2969"/>
+    <w:rsid w:val="003A3440"/>
     <w:rsid w:val="003A3A51"/>
+    <w:rsid w:val="003A470F"/>
+    <w:rsid w:val="003A56CC"/>
     <w:rsid w:val="003A5B2F"/>
+    <w:rsid w:val="003A6A5C"/>
     <w:rsid w:val="003A744C"/>
     <w:rsid w:val="003A7BCA"/>
     <w:rsid w:val="003B0244"/>
     <w:rsid w:val="003B08E8"/>
     <w:rsid w:val="003B2962"/>
+    <w:rsid w:val="003B3668"/>
     <w:rsid w:val="003B3C4F"/>
     <w:rsid w:val="003B4873"/>
     <w:rsid w:val="003B4A34"/>
     <w:rsid w:val="003B50BC"/>
+    <w:rsid w:val="003B5682"/>
+    <w:rsid w:val="003B5F62"/>
     <w:rsid w:val="003B76A6"/>
     <w:rsid w:val="003C0629"/>
     <w:rsid w:val="003C0AC8"/>
     <w:rsid w:val="003C189D"/>
     <w:rsid w:val="003C22FF"/>
     <w:rsid w:val="003C26B9"/>
     <w:rsid w:val="003C2B5E"/>
     <w:rsid w:val="003C2B74"/>
+    <w:rsid w:val="003C4322"/>
+    <w:rsid w:val="003C505C"/>
     <w:rsid w:val="003C5477"/>
     <w:rsid w:val="003C617B"/>
     <w:rsid w:val="003C6222"/>
+    <w:rsid w:val="003C6369"/>
     <w:rsid w:val="003C676C"/>
     <w:rsid w:val="003C74C4"/>
     <w:rsid w:val="003C7649"/>
+    <w:rsid w:val="003D06EF"/>
+    <w:rsid w:val="003D13AB"/>
+    <w:rsid w:val="003D177B"/>
     <w:rsid w:val="003D1824"/>
     <w:rsid w:val="003D1C30"/>
+    <w:rsid w:val="003D277B"/>
     <w:rsid w:val="003D29D8"/>
+    <w:rsid w:val="003D2E1C"/>
     <w:rsid w:val="003D3121"/>
     <w:rsid w:val="003D44E9"/>
     <w:rsid w:val="003D4B4F"/>
     <w:rsid w:val="003D4B7A"/>
     <w:rsid w:val="003D579B"/>
     <w:rsid w:val="003E0277"/>
     <w:rsid w:val="003E02BD"/>
+    <w:rsid w:val="003E088C"/>
+    <w:rsid w:val="003E0B11"/>
+    <w:rsid w:val="003E1330"/>
     <w:rsid w:val="003E1830"/>
     <w:rsid w:val="003E1AAE"/>
     <w:rsid w:val="003E1E05"/>
     <w:rsid w:val="003E2FC2"/>
     <w:rsid w:val="003E306F"/>
     <w:rsid w:val="003E33D1"/>
+    <w:rsid w:val="003E3A1A"/>
     <w:rsid w:val="003E420E"/>
     <w:rsid w:val="003E4B15"/>
+    <w:rsid w:val="003E4C81"/>
     <w:rsid w:val="003E4C88"/>
     <w:rsid w:val="003E4F68"/>
     <w:rsid w:val="003E51E5"/>
+    <w:rsid w:val="003E535E"/>
     <w:rsid w:val="003E55FD"/>
     <w:rsid w:val="003E59FF"/>
     <w:rsid w:val="003E6330"/>
     <w:rsid w:val="003E6648"/>
     <w:rsid w:val="003E684F"/>
     <w:rsid w:val="003F0EE8"/>
     <w:rsid w:val="003F117F"/>
+    <w:rsid w:val="003F1BF3"/>
     <w:rsid w:val="003F38E8"/>
     <w:rsid w:val="003F3D52"/>
     <w:rsid w:val="003F415E"/>
     <w:rsid w:val="003F4274"/>
     <w:rsid w:val="003F4511"/>
     <w:rsid w:val="003F4B66"/>
     <w:rsid w:val="003F6160"/>
     <w:rsid w:val="003F6CDF"/>
     <w:rsid w:val="003F7756"/>
+    <w:rsid w:val="003F7BE9"/>
     <w:rsid w:val="003F7FD3"/>
+    <w:rsid w:val="00400124"/>
+    <w:rsid w:val="00400194"/>
+    <w:rsid w:val="00400787"/>
+    <w:rsid w:val="00400A8B"/>
     <w:rsid w:val="00400ABC"/>
     <w:rsid w:val="00400EEC"/>
     <w:rsid w:val="004016CE"/>
     <w:rsid w:val="004017AF"/>
     <w:rsid w:val="0040217B"/>
+    <w:rsid w:val="0040397D"/>
     <w:rsid w:val="00404476"/>
     <w:rsid w:val="004052A2"/>
     <w:rsid w:val="0040550F"/>
     <w:rsid w:val="00405714"/>
     <w:rsid w:val="00405832"/>
     <w:rsid w:val="004058C5"/>
+    <w:rsid w:val="00405976"/>
+    <w:rsid w:val="00405A0D"/>
     <w:rsid w:val="00405A28"/>
     <w:rsid w:val="0040603D"/>
+    <w:rsid w:val="0040616C"/>
     <w:rsid w:val="004064F9"/>
     <w:rsid w:val="004065F8"/>
+    <w:rsid w:val="00406A64"/>
     <w:rsid w:val="00406E41"/>
     <w:rsid w:val="004070E4"/>
     <w:rsid w:val="00411189"/>
+    <w:rsid w:val="004117ED"/>
     <w:rsid w:val="00411E98"/>
     <w:rsid w:val="00412DED"/>
     <w:rsid w:val="0041351B"/>
     <w:rsid w:val="004135A5"/>
     <w:rsid w:val="00413ABE"/>
     <w:rsid w:val="00413FB3"/>
     <w:rsid w:val="00414444"/>
     <w:rsid w:val="004144C9"/>
+    <w:rsid w:val="0041479A"/>
+    <w:rsid w:val="004148D2"/>
     <w:rsid w:val="00414983"/>
+    <w:rsid w:val="00414D96"/>
+    <w:rsid w:val="00415182"/>
     <w:rsid w:val="004152AC"/>
+    <w:rsid w:val="004153FE"/>
     <w:rsid w:val="0041572E"/>
     <w:rsid w:val="00415941"/>
     <w:rsid w:val="004166DF"/>
+    <w:rsid w:val="004171B4"/>
     <w:rsid w:val="004175C8"/>
     <w:rsid w:val="00417AD7"/>
     <w:rsid w:val="00417B68"/>
+    <w:rsid w:val="00417D0A"/>
+    <w:rsid w:val="00420167"/>
+    <w:rsid w:val="004210B5"/>
     <w:rsid w:val="00421EB4"/>
     <w:rsid w:val="00422656"/>
     <w:rsid w:val="00423253"/>
     <w:rsid w:val="004233A6"/>
     <w:rsid w:val="00423709"/>
     <w:rsid w:val="00423C9D"/>
     <w:rsid w:val="00423EF6"/>
     <w:rsid w:val="00424274"/>
     <w:rsid w:val="004243FD"/>
     <w:rsid w:val="00424498"/>
+    <w:rsid w:val="00426425"/>
     <w:rsid w:val="004265D3"/>
     <w:rsid w:val="004278E2"/>
     <w:rsid w:val="00427A0B"/>
     <w:rsid w:val="00427F3B"/>
     <w:rsid w:val="00430637"/>
+    <w:rsid w:val="0043130B"/>
+    <w:rsid w:val="00431367"/>
     <w:rsid w:val="00432148"/>
     <w:rsid w:val="004325D0"/>
     <w:rsid w:val="0043335E"/>
+    <w:rsid w:val="00433B44"/>
     <w:rsid w:val="004353BF"/>
     <w:rsid w:val="00435A87"/>
     <w:rsid w:val="00435F13"/>
     <w:rsid w:val="00436512"/>
     <w:rsid w:val="004369A1"/>
+    <w:rsid w:val="00436C75"/>
     <w:rsid w:val="0043708C"/>
     <w:rsid w:val="004373BF"/>
     <w:rsid w:val="00440964"/>
     <w:rsid w:val="0044113E"/>
+    <w:rsid w:val="004419D7"/>
     <w:rsid w:val="00441AFF"/>
     <w:rsid w:val="00441CF5"/>
+    <w:rsid w:val="00441EBF"/>
     <w:rsid w:val="00442277"/>
     <w:rsid w:val="004426AD"/>
     <w:rsid w:val="00442D98"/>
     <w:rsid w:val="00443810"/>
     <w:rsid w:val="00443E97"/>
     <w:rsid w:val="004446E9"/>
+    <w:rsid w:val="004471D2"/>
     <w:rsid w:val="00447244"/>
     <w:rsid w:val="00447AEF"/>
     <w:rsid w:val="00450187"/>
+    <w:rsid w:val="00450317"/>
     <w:rsid w:val="004503E9"/>
     <w:rsid w:val="00450E5E"/>
+    <w:rsid w:val="004513C3"/>
     <w:rsid w:val="00451AA7"/>
     <w:rsid w:val="00451AEF"/>
+    <w:rsid w:val="004537D8"/>
     <w:rsid w:val="00453F24"/>
     <w:rsid w:val="00453F4D"/>
     <w:rsid w:val="00454577"/>
     <w:rsid w:val="00455F02"/>
     <w:rsid w:val="004570C3"/>
+    <w:rsid w:val="004578C3"/>
     <w:rsid w:val="004612B7"/>
     <w:rsid w:val="00461635"/>
     <w:rsid w:val="004618FC"/>
     <w:rsid w:val="00462CAA"/>
     <w:rsid w:val="00463248"/>
     <w:rsid w:val="004637C8"/>
     <w:rsid w:val="00463A17"/>
     <w:rsid w:val="00463DEB"/>
     <w:rsid w:val="00465936"/>
     <w:rsid w:val="004662A8"/>
     <w:rsid w:val="0046641C"/>
     <w:rsid w:val="0046694E"/>
     <w:rsid w:val="00466B2C"/>
+    <w:rsid w:val="00466BF7"/>
     <w:rsid w:val="004670B4"/>
     <w:rsid w:val="00467CB2"/>
     <w:rsid w:val="00470090"/>
+    <w:rsid w:val="004700A5"/>
     <w:rsid w:val="00470392"/>
     <w:rsid w:val="00471366"/>
+    <w:rsid w:val="00471D68"/>
     <w:rsid w:val="00471EAA"/>
     <w:rsid w:val="00472432"/>
     <w:rsid w:val="00472B85"/>
     <w:rsid w:val="00472EBD"/>
+    <w:rsid w:val="004734D7"/>
     <w:rsid w:val="0047377C"/>
     <w:rsid w:val="004737AF"/>
+    <w:rsid w:val="00473851"/>
     <w:rsid w:val="00475081"/>
+    <w:rsid w:val="004751EA"/>
     <w:rsid w:val="00475436"/>
     <w:rsid w:val="0047575A"/>
     <w:rsid w:val="004758A8"/>
     <w:rsid w:val="00475C4A"/>
     <w:rsid w:val="0047622B"/>
     <w:rsid w:val="00476503"/>
     <w:rsid w:val="00476866"/>
     <w:rsid w:val="00477061"/>
+    <w:rsid w:val="00477072"/>
+    <w:rsid w:val="004778DC"/>
     <w:rsid w:val="00477EF3"/>
     <w:rsid w:val="004809B8"/>
     <w:rsid w:val="004812F7"/>
     <w:rsid w:val="00481E52"/>
+    <w:rsid w:val="00482509"/>
     <w:rsid w:val="00482803"/>
     <w:rsid w:val="00483490"/>
     <w:rsid w:val="0048355D"/>
     <w:rsid w:val="0048378A"/>
+    <w:rsid w:val="004840CD"/>
     <w:rsid w:val="00484457"/>
+    <w:rsid w:val="004844D4"/>
     <w:rsid w:val="00484680"/>
     <w:rsid w:val="004849DB"/>
+    <w:rsid w:val="0048572C"/>
     <w:rsid w:val="00485820"/>
     <w:rsid w:val="004865C9"/>
+    <w:rsid w:val="00486A71"/>
     <w:rsid w:val="00490002"/>
     <w:rsid w:val="00490648"/>
     <w:rsid w:val="00490D71"/>
     <w:rsid w:val="004910C7"/>
     <w:rsid w:val="0049176C"/>
+    <w:rsid w:val="00491C54"/>
     <w:rsid w:val="00491D07"/>
     <w:rsid w:val="0049245A"/>
+    <w:rsid w:val="004927FF"/>
     <w:rsid w:val="00492C61"/>
     <w:rsid w:val="004932BA"/>
     <w:rsid w:val="00493315"/>
+    <w:rsid w:val="004941CA"/>
     <w:rsid w:val="004944BE"/>
     <w:rsid w:val="00494A59"/>
     <w:rsid w:val="00494AC6"/>
     <w:rsid w:val="00494D20"/>
+    <w:rsid w:val="00495435"/>
     <w:rsid w:val="00495CFF"/>
+    <w:rsid w:val="00495F28"/>
     <w:rsid w:val="00496048"/>
+    <w:rsid w:val="00496C10"/>
     <w:rsid w:val="00496D56"/>
+    <w:rsid w:val="00497908"/>
     <w:rsid w:val="004A0392"/>
     <w:rsid w:val="004A06D5"/>
     <w:rsid w:val="004A3020"/>
     <w:rsid w:val="004A4747"/>
+    <w:rsid w:val="004A48A2"/>
     <w:rsid w:val="004A7E01"/>
     <w:rsid w:val="004B0225"/>
     <w:rsid w:val="004B049B"/>
     <w:rsid w:val="004B0716"/>
+    <w:rsid w:val="004B14CC"/>
     <w:rsid w:val="004B1E09"/>
     <w:rsid w:val="004B207C"/>
     <w:rsid w:val="004B21A4"/>
     <w:rsid w:val="004B272C"/>
+    <w:rsid w:val="004B2C1C"/>
     <w:rsid w:val="004B418F"/>
     <w:rsid w:val="004B54F3"/>
     <w:rsid w:val="004B5844"/>
     <w:rsid w:val="004B5E30"/>
     <w:rsid w:val="004B5E54"/>
+    <w:rsid w:val="004B5F39"/>
+    <w:rsid w:val="004B6022"/>
     <w:rsid w:val="004B6294"/>
+    <w:rsid w:val="004B6353"/>
     <w:rsid w:val="004B64F2"/>
     <w:rsid w:val="004B6967"/>
+    <w:rsid w:val="004B6E12"/>
     <w:rsid w:val="004B73C2"/>
+    <w:rsid w:val="004B75D2"/>
+    <w:rsid w:val="004B75EE"/>
+    <w:rsid w:val="004B7DC1"/>
     <w:rsid w:val="004B7E83"/>
     <w:rsid w:val="004C02F6"/>
     <w:rsid w:val="004C155E"/>
     <w:rsid w:val="004C2DD3"/>
+    <w:rsid w:val="004C31B9"/>
+    <w:rsid w:val="004C4392"/>
     <w:rsid w:val="004C4485"/>
     <w:rsid w:val="004C4623"/>
+    <w:rsid w:val="004C4907"/>
     <w:rsid w:val="004C4C45"/>
+    <w:rsid w:val="004C5108"/>
+    <w:rsid w:val="004C5BC5"/>
+    <w:rsid w:val="004C5F6A"/>
     <w:rsid w:val="004C659A"/>
+    <w:rsid w:val="004C6ED0"/>
+    <w:rsid w:val="004C71D7"/>
     <w:rsid w:val="004C7CA2"/>
     <w:rsid w:val="004D09AD"/>
     <w:rsid w:val="004D1391"/>
+    <w:rsid w:val="004D1924"/>
     <w:rsid w:val="004D1B9D"/>
     <w:rsid w:val="004D2AA3"/>
     <w:rsid w:val="004D2DCE"/>
     <w:rsid w:val="004D3317"/>
     <w:rsid w:val="004D3C0C"/>
     <w:rsid w:val="004D42D0"/>
     <w:rsid w:val="004D4534"/>
+    <w:rsid w:val="004D4DA0"/>
     <w:rsid w:val="004D4EFA"/>
     <w:rsid w:val="004D5962"/>
     <w:rsid w:val="004D5996"/>
     <w:rsid w:val="004D5D4F"/>
     <w:rsid w:val="004D7449"/>
     <w:rsid w:val="004D796B"/>
     <w:rsid w:val="004E027C"/>
     <w:rsid w:val="004E0433"/>
     <w:rsid w:val="004E0AF8"/>
     <w:rsid w:val="004E0EED"/>
     <w:rsid w:val="004E14DF"/>
     <w:rsid w:val="004E18F5"/>
+    <w:rsid w:val="004E4C89"/>
+    <w:rsid w:val="004E5D52"/>
     <w:rsid w:val="004E651F"/>
+    <w:rsid w:val="004E673F"/>
     <w:rsid w:val="004E6824"/>
+    <w:rsid w:val="004E6E87"/>
     <w:rsid w:val="004E705B"/>
     <w:rsid w:val="004E73D9"/>
+    <w:rsid w:val="004E756E"/>
     <w:rsid w:val="004F0164"/>
     <w:rsid w:val="004F07A9"/>
+    <w:rsid w:val="004F181E"/>
+    <w:rsid w:val="004F1BC1"/>
     <w:rsid w:val="004F22B3"/>
     <w:rsid w:val="004F282F"/>
+    <w:rsid w:val="004F2947"/>
     <w:rsid w:val="004F33DC"/>
+    <w:rsid w:val="004F3855"/>
     <w:rsid w:val="004F3D35"/>
     <w:rsid w:val="004F3F14"/>
     <w:rsid w:val="004F5AE1"/>
     <w:rsid w:val="004F5B47"/>
+    <w:rsid w:val="004F5F91"/>
     <w:rsid w:val="004F6883"/>
     <w:rsid w:val="004F6B75"/>
     <w:rsid w:val="004F6F58"/>
     <w:rsid w:val="004F77E9"/>
+    <w:rsid w:val="005001F1"/>
     <w:rsid w:val="00500747"/>
     <w:rsid w:val="005009C5"/>
     <w:rsid w:val="005009FE"/>
     <w:rsid w:val="00500A88"/>
     <w:rsid w:val="005019D3"/>
     <w:rsid w:val="00501B58"/>
     <w:rsid w:val="00502FBE"/>
     <w:rsid w:val="0050304C"/>
+    <w:rsid w:val="00503141"/>
     <w:rsid w:val="005034E2"/>
+    <w:rsid w:val="00503F82"/>
+    <w:rsid w:val="00504EBD"/>
     <w:rsid w:val="005051B4"/>
     <w:rsid w:val="005056A3"/>
     <w:rsid w:val="005069EF"/>
+    <w:rsid w:val="00506F40"/>
     <w:rsid w:val="005074CB"/>
     <w:rsid w:val="00507D63"/>
+    <w:rsid w:val="0051086F"/>
     <w:rsid w:val="005123B1"/>
     <w:rsid w:val="00512B23"/>
     <w:rsid w:val="00512B3A"/>
+    <w:rsid w:val="00513264"/>
     <w:rsid w:val="005132F8"/>
+    <w:rsid w:val="00513FDD"/>
+    <w:rsid w:val="00514052"/>
+    <w:rsid w:val="005140A6"/>
     <w:rsid w:val="005156F8"/>
+    <w:rsid w:val="005159E9"/>
     <w:rsid w:val="00515C1D"/>
+    <w:rsid w:val="00515D4C"/>
     <w:rsid w:val="00516007"/>
     <w:rsid w:val="00516BB8"/>
     <w:rsid w:val="00516C9D"/>
     <w:rsid w:val="00516EC6"/>
     <w:rsid w:val="005174B3"/>
     <w:rsid w:val="00517D74"/>
+    <w:rsid w:val="00520896"/>
     <w:rsid w:val="00520D4B"/>
     <w:rsid w:val="00521238"/>
     <w:rsid w:val="0052174A"/>
     <w:rsid w:val="005222CC"/>
     <w:rsid w:val="00522C99"/>
+    <w:rsid w:val="00523195"/>
     <w:rsid w:val="00523C84"/>
     <w:rsid w:val="00524034"/>
     <w:rsid w:val="0052408C"/>
     <w:rsid w:val="005243ED"/>
+    <w:rsid w:val="0052446F"/>
     <w:rsid w:val="005246DE"/>
     <w:rsid w:val="00524C70"/>
     <w:rsid w:val="00524D1C"/>
+    <w:rsid w:val="005256C9"/>
     <w:rsid w:val="00526770"/>
     <w:rsid w:val="00526DF6"/>
     <w:rsid w:val="00526E0A"/>
     <w:rsid w:val="00527122"/>
     <w:rsid w:val="00527440"/>
     <w:rsid w:val="00527D1A"/>
     <w:rsid w:val="00527D5C"/>
     <w:rsid w:val="00527F5A"/>
+    <w:rsid w:val="00530734"/>
     <w:rsid w:val="00530751"/>
     <w:rsid w:val="00530800"/>
     <w:rsid w:val="00530A8F"/>
     <w:rsid w:val="00530D76"/>
     <w:rsid w:val="005311FB"/>
     <w:rsid w:val="0053183D"/>
     <w:rsid w:val="00531E0B"/>
     <w:rsid w:val="005325EA"/>
     <w:rsid w:val="0053277B"/>
     <w:rsid w:val="00532D8F"/>
     <w:rsid w:val="00532F6C"/>
     <w:rsid w:val="00533267"/>
     <w:rsid w:val="0053329F"/>
     <w:rsid w:val="00534C8A"/>
     <w:rsid w:val="00535316"/>
+    <w:rsid w:val="005360ED"/>
     <w:rsid w:val="00536372"/>
     <w:rsid w:val="005363EF"/>
+    <w:rsid w:val="00536D4E"/>
     <w:rsid w:val="0053741E"/>
     <w:rsid w:val="00537E82"/>
+    <w:rsid w:val="00540131"/>
     <w:rsid w:val="00540141"/>
+    <w:rsid w:val="00540190"/>
+    <w:rsid w:val="00540288"/>
     <w:rsid w:val="00540446"/>
     <w:rsid w:val="0054044B"/>
+    <w:rsid w:val="005406BC"/>
     <w:rsid w:val="0054116C"/>
     <w:rsid w:val="00541280"/>
     <w:rsid w:val="005415D0"/>
+    <w:rsid w:val="005431F4"/>
+    <w:rsid w:val="00543663"/>
     <w:rsid w:val="00543B7E"/>
     <w:rsid w:val="00543E8E"/>
     <w:rsid w:val="005447E3"/>
     <w:rsid w:val="00544AAE"/>
     <w:rsid w:val="00544BD5"/>
+    <w:rsid w:val="00545516"/>
     <w:rsid w:val="00545AA6"/>
     <w:rsid w:val="0054628D"/>
     <w:rsid w:val="00546AFE"/>
     <w:rsid w:val="00547C80"/>
     <w:rsid w:val="00547CE3"/>
     <w:rsid w:val="00550D67"/>
     <w:rsid w:val="00550E8A"/>
     <w:rsid w:val="0055119B"/>
     <w:rsid w:val="00551A95"/>
     <w:rsid w:val="00551AFD"/>
     <w:rsid w:val="00551D1C"/>
     <w:rsid w:val="00551F87"/>
     <w:rsid w:val="00552418"/>
+    <w:rsid w:val="00552481"/>
+    <w:rsid w:val="00552729"/>
     <w:rsid w:val="00552907"/>
     <w:rsid w:val="00552BDC"/>
+    <w:rsid w:val="00553D21"/>
     <w:rsid w:val="005543F3"/>
     <w:rsid w:val="00554646"/>
     <w:rsid w:val="00554F9B"/>
     <w:rsid w:val="00555262"/>
     <w:rsid w:val="00555CFF"/>
     <w:rsid w:val="00555F20"/>
+    <w:rsid w:val="00556514"/>
     <w:rsid w:val="00556C53"/>
     <w:rsid w:val="005576EF"/>
+    <w:rsid w:val="00557BD7"/>
     <w:rsid w:val="00560D88"/>
+    <w:rsid w:val="00560F5D"/>
+    <w:rsid w:val="005614F5"/>
     <w:rsid w:val="005622DF"/>
+    <w:rsid w:val="00562B02"/>
     <w:rsid w:val="00563013"/>
     <w:rsid w:val="00563468"/>
+    <w:rsid w:val="00563BB1"/>
     <w:rsid w:val="00563FD0"/>
     <w:rsid w:val="0056431D"/>
+    <w:rsid w:val="0056480C"/>
+    <w:rsid w:val="005658E9"/>
     <w:rsid w:val="00565986"/>
     <w:rsid w:val="00565BFF"/>
     <w:rsid w:val="00566275"/>
+    <w:rsid w:val="0056670B"/>
     <w:rsid w:val="00566825"/>
     <w:rsid w:val="00566EA9"/>
     <w:rsid w:val="0056701D"/>
     <w:rsid w:val="00567188"/>
+    <w:rsid w:val="00567371"/>
     <w:rsid w:val="0057150C"/>
     <w:rsid w:val="0057184A"/>
+    <w:rsid w:val="00571F13"/>
     <w:rsid w:val="00571F5B"/>
+    <w:rsid w:val="00572118"/>
     <w:rsid w:val="00572350"/>
+    <w:rsid w:val="0057252F"/>
     <w:rsid w:val="005729F5"/>
     <w:rsid w:val="0057308F"/>
     <w:rsid w:val="005737F1"/>
+    <w:rsid w:val="005741E4"/>
     <w:rsid w:val="005742DE"/>
+    <w:rsid w:val="0057599F"/>
     <w:rsid w:val="00576108"/>
     <w:rsid w:val="00576265"/>
+    <w:rsid w:val="005766D4"/>
     <w:rsid w:val="00576A52"/>
     <w:rsid w:val="00576C7F"/>
     <w:rsid w:val="00576E35"/>
+    <w:rsid w:val="00577445"/>
     <w:rsid w:val="00577BBD"/>
+    <w:rsid w:val="00577DFF"/>
     <w:rsid w:val="00580AFB"/>
     <w:rsid w:val="00580B0B"/>
+    <w:rsid w:val="00580D67"/>
     <w:rsid w:val="005811AB"/>
     <w:rsid w:val="00582A69"/>
+    <w:rsid w:val="005836C2"/>
+    <w:rsid w:val="00584F24"/>
     <w:rsid w:val="00585321"/>
     <w:rsid w:val="005853C3"/>
     <w:rsid w:val="005855EE"/>
     <w:rsid w:val="00585783"/>
+    <w:rsid w:val="005857A6"/>
     <w:rsid w:val="00585A3E"/>
     <w:rsid w:val="005863AD"/>
     <w:rsid w:val="00586868"/>
+    <w:rsid w:val="005869C9"/>
     <w:rsid w:val="00586ACB"/>
     <w:rsid w:val="00587026"/>
+    <w:rsid w:val="005873F2"/>
     <w:rsid w:val="00587A33"/>
     <w:rsid w:val="0059005B"/>
     <w:rsid w:val="0059009E"/>
+    <w:rsid w:val="005902BA"/>
     <w:rsid w:val="0059060F"/>
     <w:rsid w:val="00590864"/>
+    <w:rsid w:val="00590AE1"/>
     <w:rsid w:val="00591FD1"/>
     <w:rsid w:val="00592AA4"/>
     <w:rsid w:val="00592FD1"/>
+    <w:rsid w:val="0059355E"/>
     <w:rsid w:val="005935E4"/>
     <w:rsid w:val="005950C8"/>
     <w:rsid w:val="00595BAA"/>
     <w:rsid w:val="00595DCA"/>
     <w:rsid w:val="00596D5F"/>
     <w:rsid w:val="005970FD"/>
     <w:rsid w:val="00597371"/>
     <w:rsid w:val="00597C1B"/>
     <w:rsid w:val="005A07ED"/>
     <w:rsid w:val="005A0910"/>
     <w:rsid w:val="005A16BD"/>
+    <w:rsid w:val="005A1BD5"/>
+    <w:rsid w:val="005A1DA3"/>
     <w:rsid w:val="005A1E33"/>
+    <w:rsid w:val="005A21B5"/>
     <w:rsid w:val="005A221C"/>
+    <w:rsid w:val="005A2D27"/>
     <w:rsid w:val="005A4282"/>
     <w:rsid w:val="005A4708"/>
     <w:rsid w:val="005A4DCD"/>
     <w:rsid w:val="005A4F5E"/>
     <w:rsid w:val="005A56E7"/>
     <w:rsid w:val="005A632B"/>
+    <w:rsid w:val="005A63F6"/>
     <w:rsid w:val="005A671D"/>
     <w:rsid w:val="005A677F"/>
     <w:rsid w:val="005A6837"/>
     <w:rsid w:val="005A68DA"/>
     <w:rsid w:val="005A74CA"/>
     <w:rsid w:val="005A76D3"/>
+    <w:rsid w:val="005B0584"/>
     <w:rsid w:val="005B05E1"/>
     <w:rsid w:val="005B0A70"/>
     <w:rsid w:val="005B0D27"/>
     <w:rsid w:val="005B1445"/>
     <w:rsid w:val="005B232F"/>
     <w:rsid w:val="005B2340"/>
     <w:rsid w:val="005B2F1C"/>
     <w:rsid w:val="005B3022"/>
     <w:rsid w:val="005B32BC"/>
     <w:rsid w:val="005B3476"/>
+    <w:rsid w:val="005B4504"/>
+    <w:rsid w:val="005B566C"/>
     <w:rsid w:val="005B575C"/>
+    <w:rsid w:val="005B5D9B"/>
     <w:rsid w:val="005B72C9"/>
+    <w:rsid w:val="005B7B49"/>
+    <w:rsid w:val="005B7CB8"/>
     <w:rsid w:val="005B7CF7"/>
     <w:rsid w:val="005B7D86"/>
     <w:rsid w:val="005C0C77"/>
     <w:rsid w:val="005C13AB"/>
     <w:rsid w:val="005C1576"/>
     <w:rsid w:val="005C1747"/>
     <w:rsid w:val="005C1838"/>
     <w:rsid w:val="005C1BA3"/>
     <w:rsid w:val="005C2A38"/>
+    <w:rsid w:val="005C30A0"/>
     <w:rsid w:val="005C3480"/>
+    <w:rsid w:val="005C44A6"/>
     <w:rsid w:val="005C4667"/>
     <w:rsid w:val="005C521C"/>
     <w:rsid w:val="005C5759"/>
     <w:rsid w:val="005C5896"/>
     <w:rsid w:val="005C5F98"/>
+    <w:rsid w:val="005C6662"/>
+    <w:rsid w:val="005C691D"/>
     <w:rsid w:val="005C72C2"/>
     <w:rsid w:val="005C7310"/>
     <w:rsid w:val="005C74A2"/>
     <w:rsid w:val="005C762D"/>
     <w:rsid w:val="005C7D73"/>
     <w:rsid w:val="005D00EA"/>
+    <w:rsid w:val="005D01E1"/>
     <w:rsid w:val="005D02BE"/>
     <w:rsid w:val="005D102B"/>
     <w:rsid w:val="005D13A2"/>
     <w:rsid w:val="005D1484"/>
+    <w:rsid w:val="005D1659"/>
     <w:rsid w:val="005D18FC"/>
+    <w:rsid w:val="005D1E53"/>
     <w:rsid w:val="005D25B6"/>
+    <w:rsid w:val="005D25FB"/>
     <w:rsid w:val="005D31B2"/>
     <w:rsid w:val="005D37A5"/>
     <w:rsid w:val="005D3972"/>
+    <w:rsid w:val="005D465C"/>
     <w:rsid w:val="005D4819"/>
     <w:rsid w:val="005D4ADC"/>
     <w:rsid w:val="005D50ED"/>
+    <w:rsid w:val="005D5104"/>
     <w:rsid w:val="005D5C54"/>
     <w:rsid w:val="005D5DA9"/>
     <w:rsid w:val="005D5E2D"/>
+    <w:rsid w:val="005D6599"/>
     <w:rsid w:val="005D6A4F"/>
     <w:rsid w:val="005D7FDB"/>
     <w:rsid w:val="005E02FC"/>
     <w:rsid w:val="005E0587"/>
     <w:rsid w:val="005E18CC"/>
     <w:rsid w:val="005E2F3D"/>
     <w:rsid w:val="005E337B"/>
+    <w:rsid w:val="005E3FDE"/>
+    <w:rsid w:val="005E4CCE"/>
     <w:rsid w:val="005E5193"/>
     <w:rsid w:val="005E523E"/>
     <w:rsid w:val="005E5C68"/>
     <w:rsid w:val="005E60CA"/>
     <w:rsid w:val="005E6AD9"/>
+    <w:rsid w:val="005E6EA7"/>
     <w:rsid w:val="005E6EB4"/>
     <w:rsid w:val="005E6F6C"/>
     <w:rsid w:val="005E732C"/>
     <w:rsid w:val="005F0475"/>
     <w:rsid w:val="005F0AE8"/>
+    <w:rsid w:val="005F0ECC"/>
     <w:rsid w:val="005F141B"/>
     <w:rsid w:val="005F24EC"/>
     <w:rsid w:val="005F2A78"/>
     <w:rsid w:val="005F414B"/>
+    <w:rsid w:val="005F4F4B"/>
     <w:rsid w:val="005F5500"/>
     <w:rsid w:val="005F5BBE"/>
+    <w:rsid w:val="005F65AF"/>
+    <w:rsid w:val="005F6C8A"/>
+    <w:rsid w:val="005F757F"/>
     <w:rsid w:val="00600C23"/>
     <w:rsid w:val="00600D09"/>
     <w:rsid w:val="006011E5"/>
     <w:rsid w:val="0060160A"/>
+    <w:rsid w:val="00601C23"/>
     <w:rsid w:val="00601FCF"/>
     <w:rsid w:val="00602E79"/>
+    <w:rsid w:val="006033C7"/>
+    <w:rsid w:val="0060403C"/>
     <w:rsid w:val="006041AE"/>
     <w:rsid w:val="006044F0"/>
     <w:rsid w:val="006062F2"/>
     <w:rsid w:val="00606B43"/>
     <w:rsid w:val="00606C4E"/>
     <w:rsid w:val="00607323"/>
     <w:rsid w:val="00607A0B"/>
     <w:rsid w:val="00607CF4"/>
     <w:rsid w:val="00610436"/>
     <w:rsid w:val="00610465"/>
     <w:rsid w:val="00610563"/>
     <w:rsid w:val="006119AC"/>
     <w:rsid w:val="00611D13"/>
+    <w:rsid w:val="006121A3"/>
     <w:rsid w:val="006128D3"/>
     <w:rsid w:val="0061358A"/>
     <w:rsid w:val="0061363D"/>
     <w:rsid w:val="00613E97"/>
     <w:rsid w:val="006147CF"/>
     <w:rsid w:val="00614BBD"/>
+    <w:rsid w:val="0061563E"/>
     <w:rsid w:val="00615B9A"/>
+    <w:rsid w:val="00615CD7"/>
+    <w:rsid w:val="00615E27"/>
     <w:rsid w:val="00616AB1"/>
     <w:rsid w:val="00616C60"/>
     <w:rsid w:val="0061726B"/>
+    <w:rsid w:val="00617444"/>
+    <w:rsid w:val="00617DD1"/>
     <w:rsid w:val="006201ED"/>
     <w:rsid w:val="006204B3"/>
+    <w:rsid w:val="00620568"/>
     <w:rsid w:val="00620B4D"/>
     <w:rsid w:val="006215C8"/>
+    <w:rsid w:val="00621B29"/>
     <w:rsid w:val="006229E9"/>
     <w:rsid w:val="0062435E"/>
+    <w:rsid w:val="00624822"/>
     <w:rsid w:val="006271A4"/>
     <w:rsid w:val="00630027"/>
+    <w:rsid w:val="00631F9C"/>
     <w:rsid w:val="00632422"/>
     <w:rsid w:val="00632ECE"/>
+    <w:rsid w:val="006332E3"/>
     <w:rsid w:val="00633DD2"/>
     <w:rsid w:val="00634A30"/>
     <w:rsid w:val="00635E64"/>
     <w:rsid w:val="00635F3D"/>
     <w:rsid w:val="0063628A"/>
     <w:rsid w:val="006370D2"/>
+    <w:rsid w:val="006379B4"/>
     <w:rsid w:val="00637EE2"/>
     <w:rsid w:val="00640052"/>
     <w:rsid w:val="006403DD"/>
+    <w:rsid w:val="00640F95"/>
     <w:rsid w:val="00641F36"/>
     <w:rsid w:val="006428A5"/>
+    <w:rsid w:val="006430E3"/>
     <w:rsid w:val="00643E43"/>
     <w:rsid w:val="00645776"/>
     <w:rsid w:val="00645848"/>
     <w:rsid w:val="006459C9"/>
+    <w:rsid w:val="00645B2A"/>
     <w:rsid w:val="00645F64"/>
     <w:rsid w:val="00646006"/>
+    <w:rsid w:val="0064622C"/>
     <w:rsid w:val="00646311"/>
     <w:rsid w:val="0064632D"/>
     <w:rsid w:val="006470C0"/>
     <w:rsid w:val="006470D5"/>
     <w:rsid w:val="00647923"/>
     <w:rsid w:val="00647A1B"/>
+    <w:rsid w:val="0065065C"/>
     <w:rsid w:val="006508C4"/>
     <w:rsid w:val="00651195"/>
     <w:rsid w:val="00651A66"/>
+    <w:rsid w:val="00651DBD"/>
     <w:rsid w:val="00652084"/>
     <w:rsid w:val="00652167"/>
+    <w:rsid w:val="00652362"/>
+    <w:rsid w:val="0065295D"/>
+    <w:rsid w:val="00652AE0"/>
     <w:rsid w:val="006537A5"/>
     <w:rsid w:val="006538F3"/>
     <w:rsid w:val="006545DD"/>
+    <w:rsid w:val="00654C1E"/>
+    <w:rsid w:val="0065522E"/>
+    <w:rsid w:val="00655485"/>
     <w:rsid w:val="0065551F"/>
     <w:rsid w:val="00655668"/>
     <w:rsid w:val="0065575C"/>
+    <w:rsid w:val="00655784"/>
     <w:rsid w:val="006559AF"/>
     <w:rsid w:val="00655BE6"/>
     <w:rsid w:val="00656ABA"/>
     <w:rsid w:val="006571F9"/>
     <w:rsid w:val="00657876"/>
     <w:rsid w:val="00657FB1"/>
     <w:rsid w:val="00660692"/>
     <w:rsid w:val="006607E8"/>
     <w:rsid w:val="006609C0"/>
+    <w:rsid w:val="006614D6"/>
     <w:rsid w:val="00661E9B"/>
     <w:rsid w:val="006621B1"/>
     <w:rsid w:val="006621CE"/>
+    <w:rsid w:val="00662363"/>
     <w:rsid w:val="006626B4"/>
     <w:rsid w:val="00663EB2"/>
+    <w:rsid w:val="0066423E"/>
     <w:rsid w:val="0066447C"/>
     <w:rsid w:val="00664824"/>
+    <w:rsid w:val="006649F9"/>
+    <w:rsid w:val="006651A0"/>
     <w:rsid w:val="00665418"/>
     <w:rsid w:val="00665ECA"/>
     <w:rsid w:val="006660A7"/>
     <w:rsid w:val="006666D4"/>
+    <w:rsid w:val="00667180"/>
+    <w:rsid w:val="0067062E"/>
+    <w:rsid w:val="00671408"/>
     <w:rsid w:val="00671423"/>
     <w:rsid w:val="006714C3"/>
     <w:rsid w:val="00671C8D"/>
     <w:rsid w:val="006726AD"/>
+    <w:rsid w:val="00673068"/>
     <w:rsid w:val="006736B7"/>
     <w:rsid w:val="00674636"/>
     <w:rsid w:val="00674E71"/>
     <w:rsid w:val="00675109"/>
     <w:rsid w:val="00676C36"/>
+    <w:rsid w:val="00676D92"/>
+    <w:rsid w:val="006775EA"/>
     <w:rsid w:val="00677894"/>
+    <w:rsid w:val="00677C81"/>
     <w:rsid w:val="00677D68"/>
     <w:rsid w:val="00680433"/>
     <w:rsid w:val="006809A3"/>
     <w:rsid w:val="00681034"/>
     <w:rsid w:val="006819DE"/>
     <w:rsid w:val="00681D7C"/>
     <w:rsid w:val="00681F3D"/>
+    <w:rsid w:val="006824AB"/>
     <w:rsid w:val="00682AB7"/>
     <w:rsid w:val="00682D3C"/>
     <w:rsid w:val="00683A69"/>
     <w:rsid w:val="0068528C"/>
+    <w:rsid w:val="0068557E"/>
     <w:rsid w:val="0068564D"/>
     <w:rsid w:val="006861A8"/>
     <w:rsid w:val="0068650C"/>
+    <w:rsid w:val="00686D05"/>
     <w:rsid w:val="00687025"/>
     <w:rsid w:val="00687044"/>
+    <w:rsid w:val="006871C3"/>
     <w:rsid w:val="0068761D"/>
+    <w:rsid w:val="00687EB0"/>
+    <w:rsid w:val="00687F9D"/>
     <w:rsid w:val="006902DE"/>
     <w:rsid w:val="0069034E"/>
     <w:rsid w:val="00691709"/>
+    <w:rsid w:val="00692F3F"/>
     <w:rsid w:val="00693090"/>
     <w:rsid w:val="006930AC"/>
     <w:rsid w:val="00693218"/>
     <w:rsid w:val="00693F94"/>
+    <w:rsid w:val="00694066"/>
     <w:rsid w:val="0069408F"/>
     <w:rsid w:val="0069426D"/>
     <w:rsid w:val="00694A3A"/>
     <w:rsid w:val="00694EC6"/>
     <w:rsid w:val="00696598"/>
     <w:rsid w:val="00697B07"/>
     <w:rsid w:val="00697F10"/>
     <w:rsid w:val="006A07CC"/>
     <w:rsid w:val="006A08FC"/>
     <w:rsid w:val="006A0C4B"/>
+    <w:rsid w:val="006A0E1E"/>
     <w:rsid w:val="006A12DE"/>
     <w:rsid w:val="006A137E"/>
+    <w:rsid w:val="006A1CB6"/>
+    <w:rsid w:val="006A20E0"/>
+    <w:rsid w:val="006A2AFB"/>
     <w:rsid w:val="006A2B40"/>
     <w:rsid w:val="006A328A"/>
     <w:rsid w:val="006A37C8"/>
+    <w:rsid w:val="006A3D02"/>
     <w:rsid w:val="006A4E63"/>
     <w:rsid w:val="006A4F05"/>
+    <w:rsid w:val="006A721D"/>
     <w:rsid w:val="006A7DA4"/>
     <w:rsid w:val="006B07DF"/>
     <w:rsid w:val="006B0CBD"/>
     <w:rsid w:val="006B1778"/>
+    <w:rsid w:val="006B1DB6"/>
     <w:rsid w:val="006B27BB"/>
     <w:rsid w:val="006B36E7"/>
+    <w:rsid w:val="006B3877"/>
     <w:rsid w:val="006B3CA3"/>
+    <w:rsid w:val="006B52C8"/>
     <w:rsid w:val="006B5B68"/>
     <w:rsid w:val="006B63E1"/>
     <w:rsid w:val="006B6935"/>
     <w:rsid w:val="006B6AF7"/>
     <w:rsid w:val="006B6E97"/>
     <w:rsid w:val="006B70F0"/>
     <w:rsid w:val="006B7545"/>
     <w:rsid w:val="006B798A"/>
+    <w:rsid w:val="006C0290"/>
     <w:rsid w:val="006C02D5"/>
     <w:rsid w:val="006C0344"/>
     <w:rsid w:val="006C0527"/>
     <w:rsid w:val="006C0C4A"/>
+    <w:rsid w:val="006C0D3A"/>
+    <w:rsid w:val="006C0E30"/>
     <w:rsid w:val="006C12F1"/>
     <w:rsid w:val="006C17A6"/>
     <w:rsid w:val="006C19A9"/>
     <w:rsid w:val="006C3433"/>
+    <w:rsid w:val="006C42B2"/>
     <w:rsid w:val="006C548A"/>
     <w:rsid w:val="006C58A1"/>
     <w:rsid w:val="006C61FF"/>
     <w:rsid w:val="006C651F"/>
+    <w:rsid w:val="006C6979"/>
     <w:rsid w:val="006C6EE1"/>
+    <w:rsid w:val="006C736E"/>
     <w:rsid w:val="006C7662"/>
     <w:rsid w:val="006C7AB1"/>
     <w:rsid w:val="006C7ECD"/>
     <w:rsid w:val="006D03F7"/>
     <w:rsid w:val="006D05D4"/>
+    <w:rsid w:val="006D0EED"/>
     <w:rsid w:val="006D1B1E"/>
+    <w:rsid w:val="006D21DE"/>
     <w:rsid w:val="006D371F"/>
+    <w:rsid w:val="006D388D"/>
+    <w:rsid w:val="006D42DF"/>
     <w:rsid w:val="006D535A"/>
     <w:rsid w:val="006D590F"/>
+    <w:rsid w:val="006D60B5"/>
     <w:rsid w:val="006D6EBA"/>
+    <w:rsid w:val="006D717F"/>
     <w:rsid w:val="006D798E"/>
     <w:rsid w:val="006D7A97"/>
     <w:rsid w:val="006E0851"/>
     <w:rsid w:val="006E12DA"/>
     <w:rsid w:val="006E1FED"/>
     <w:rsid w:val="006E2115"/>
     <w:rsid w:val="006E2191"/>
     <w:rsid w:val="006E23C0"/>
+    <w:rsid w:val="006E243C"/>
     <w:rsid w:val="006E29A6"/>
     <w:rsid w:val="006E2E6B"/>
     <w:rsid w:val="006E42E9"/>
+    <w:rsid w:val="006E4616"/>
     <w:rsid w:val="006E476C"/>
+    <w:rsid w:val="006E4CAD"/>
+    <w:rsid w:val="006E4E4D"/>
     <w:rsid w:val="006E5710"/>
     <w:rsid w:val="006E7946"/>
+    <w:rsid w:val="006F099C"/>
+    <w:rsid w:val="006F09C8"/>
     <w:rsid w:val="006F1138"/>
+    <w:rsid w:val="006F173D"/>
     <w:rsid w:val="006F1BA0"/>
     <w:rsid w:val="006F25B9"/>
     <w:rsid w:val="006F2602"/>
     <w:rsid w:val="006F2BC7"/>
+    <w:rsid w:val="006F3C1D"/>
     <w:rsid w:val="006F3F3F"/>
+    <w:rsid w:val="006F4061"/>
     <w:rsid w:val="006F40D4"/>
     <w:rsid w:val="006F4F66"/>
     <w:rsid w:val="006F5BF6"/>
     <w:rsid w:val="006F5C11"/>
     <w:rsid w:val="006F64BA"/>
     <w:rsid w:val="006F6541"/>
     <w:rsid w:val="006F6828"/>
     <w:rsid w:val="006F6BBB"/>
+    <w:rsid w:val="006F6D31"/>
     <w:rsid w:val="006F6E9C"/>
     <w:rsid w:val="006F78AB"/>
     <w:rsid w:val="007012CA"/>
     <w:rsid w:val="007017BB"/>
     <w:rsid w:val="0070206B"/>
+    <w:rsid w:val="00702D05"/>
     <w:rsid w:val="00703632"/>
+    <w:rsid w:val="00703977"/>
+    <w:rsid w:val="00703FCC"/>
     <w:rsid w:val="0070432A"/>
     <w:rsid w:val="00704D1C"/>
     <w:rsid w:val="00705055"/>
     <w:rsid w:val="0070588A"/>
     <w:rsid w:val="00705B1D"/>
+    <w:rsid w:val="007063BA"/>
+    <w:rsid w:val="007069E5"/>
     <w:rsid w:val="00706AE0"/>
     <w:rsid w:val="007070D3"/>
     <w:rsid w:val="00707359"/>
+    <w:rsid w:val="007073C4"/>
+    <w:rsid w:val="00707A97"/>
     <w:rsid w:val="00707BB6"/>
     <w:rsid w:val="00710681"/>
     <w:rsid w:val="00710EDA"/>
     <w:rsid w:val="0071142B"/>
+    <w:rsid w:val="007123A8"/>
     <w:rsid w:val="00712869"/>
     <w:rsid w:val="00713989"/>
     <w:rsid w:val="0071479F"/>
+    <w:rsid w:val="00715943"/>
     <w:rsid w:val="007159AE"/>
     <w:rsid w:val="00715AAF"/>
     <w:rsid w:val="00715E49"/>
+    <w:rsid w:val="00715F4F"/>
     <w:rsid w:val="00716E6C"/>
+    <w:rsid w:val="00717636"/>
+    <w:rsid w:val="0071768A"/>
     <w:rsid w:val="007176C5"/>
+    <w:rsid w:val="0071797A"/>
     <w:rsid w:val="007203C3"/>
     <w:rsid w:val="0072050D"/>
     <w:rsid w:val="007206E5"/>
     <w:rsid w:val="00720711"/>
+    <w:rsid w:val="00721870"/>
     <w:rsid w:val="007219C0"/>
+    <w:rsid w:val="007220FE"/>
     <w:rsid w:val="007221E9"/>
+    <w:rsid w:val="007224DE"/>
+    <w:rsid w:val="00722B0D"/>
     <w:rsid w:val="00722DE1"/>
     <w:rsid w:val="007233F9"/>
     <w:rsid w:val="00723CC4"/>
     <w:rsid w:val="00723D5B"/>
     <w:rsid w:val="00724331"/>
     <w:rsid w:val="007245DD"/>
     <w:rsid w:val="00725AAC"/>
     <w:rsid w:val="00726641"/>
     <w:rsid w:val="00726CF2"/>
     <w:rsid w:val="007272B2"/>
     <w:rsid w:val="00727412"/>
     <w:rsid w:val="0073009A"/>
+    <w:rsid w:val="0073066B"/>
+    <w:rsid w:val="00730D54"/>
     <w:rsid w:val="00731613"/>
     <w:rsid w:val="007320C6"/>
     <w:rsid w:val="00732525"/>
     <w:rsid w:val="00732C3B"/>
     <w:rsid w:val="00734332"/>
     <w:rsid w:val="007348FB"/>
+    <w:rsid w:val="00734B97"/>
     <w:rsid w:val="00734E36"/>
     <w:rsid w:val="00735D12"/>
+    <w:rsid w:val="0073693C"/>
     <w:rsid w:val="00736C22"/>
     <w:rsid w:val="007374F3"/>
     <w:rsid w:val="007375D2"/>
     <w:rsid w:val="00740007"/>
+    <w:rsid w:val="00740135"/>
     <w:rsid w:val="00740F06"/>
     <w:rsid w:val="00741077"/>
+    <w:rsid w:val="0074151F"/>
     <w:rsid w:val="00741595"/>
+    <w:rsid w:val="0074164E"/>
     <w:rsid w:val="0074181B"/>
     <w:rsid w:val="0074193D"/>
     <w:rsid w:val="00741F31"/>
     <w:rsid w:val="00742112"/>
     <w:rsid w:val="00742122"/>
     <w:rsid w:val="00742604"/>
+    <w:rsid w:val="00743062"/>
+    <w:rsid w:val="007435AC"/>
+    <w:rsid w:val="007435FE"/>
+    <w:rsid w:val="00744399"/>
     <w:rsid w:val="00744668"/>
+    <w:rsid w:val="00744A4C"/>
     <w:rsid w:val="00744E65"/>
     <w:rsid w:val="00745190"/>
     <w:rsid w:val="00745B12"/>
     <w:rsid w:val="00746296"/>
     <w:rsid w:val="0074653A"/>
+    <w:rsid w:val="0074677D"/>
     <w:rsid w:val="00747C09"/>
     <w:rsid w:val="007502A4"/>
     <w:rsid w:val="007502E0"/>
     <w:rsid w:val="007508C7"/>
     <w:rsid w:val="007508D3"/>
     <w:rsid w:val="007514C7"/>
     <w:rsid w:val="007517A4"/>
+    <w:rsid w:val="00751BC2"/>
     <w:rsid w:val="00751E9F"/>
+    <w:rsid w:val="00752107"/>
     <w:rsid w:val="00752E3A"/>
     <w:rsid w:val="00753026"/>
     <w:rsid w:val="0075349F"/>
     <w:rsid w:val="007537E4"/>
     <w:rsid w:val="00753D68"/>
+    <w:rsid w:val="00753E91"/>
+    <w:rsid w:val="007541A8"/>
     <w:rsid w:val="0075431D"/>
     <w:rsid w:val="00754605"/>
     <w:rsid w:val="007549D4"/>
+    <w:rsid w:val="0075591C"/>
     <w:rsid w:val="00755FBD"/>
     <w:rsid w:val="007561DD"/>
     <w:rsid w:val="00757FA3"/>
     <w:rsid w:val="0076016C"/>
     <w:rsid w:val="00760629"/>
+    <w:rsid w:val="00760BB4"/>
     <w:rsid w:val="00761267"/>
+    <w:rsid w:val="007612A1"/>
     <w:rsid w:val="00761CF0"/>
+    <w:rsid w:val="00762094"/>
     <w:rsid w:val="00762CA1"/>
     <w:rsid w:val="00762ECE"/>
     <w:rsid w:val="00762F01"/>
     <w:rsid w:val="00764047"/>
     <w:rsid w:val="0076523C"/>
     <w:rsid w:val="00765A15"/>
+    <w:rsid w:val="007674D8"/>
     <w:rsid w:val="00767EC1"/>
+    <w:rsid w:val="00770163"/>
     <w:rsid w:val="007705FE"/>
     <w:rsid w:val="0077087E"/>
     <w:rsid w:val="00770F85"/>
     <w:rsid w:val="00771370"/>
     <w:rsid w:val="00771580"/>
     <w:rsid w:val="00771809"/>
+    <w:rsid w:val="00772346"/>
     <w:rsid w:val="00772E2C"/>
     <w:rsid w:val="00773A5A"/>
+    <w:rsid w:val="007749EC"/>
     <w:rsid w:val="00774EAF"/>
     <w:rsid w:val="0077512E"/>
     <w:rsid w:val="007756C3"/>
+    <w:rsid w:val="00775CA8"/>
+    <w:rsid w:val="0077634D"/>
     <w:rsid w:val="00776613"/>
     <w:rsid w:val="00776900"/>
     <w:rsid w:val="00776B01"/>
     <w:rsid w:val="00776BBA"/>
     <w:rsid w:val="007775FC"/>
     <w:rsid w:val="00780E5D"/>
     <w:rsid w:val="0078130C"/>
     <w:rsid w:val="007814D4"/>
     <w:rsid w:val="007816CF"/>
     <w:rsid w:val="00782515"/>
     <w:rsid w:val="0078327D"/>
+    <w:rsid w:val="00783712"/>
     <w:rsid w:val="007844BD"/>
     <w:rsid w:val="00784810"/>
     <w:rsid w:val="00784890"/>
     <w:rsid w:val="00784EE5"/>
     <w:rsid w:val="00786439"/>
     <w:rsid w:val="00786511"/>
+    <w:rsid w:val="00786BFF"/>
     <w:rsid w:val="007871AC"/>
     <w:rsid w:val="00787700"/>
     <w:rsid w:val="00787785"/>
     <w:rsid w:val="00787E6E"/>
     <w:rsid w:val="00790188"/>
     <w:rsid w:val="00790809"/>
     <w:rsid w:val="00790ED2"/>
     <w:rsid w:val="007917C2"/>
     <w:rsid w:val="007918ED"/>
+    <w:rsid w:val="00792BC2"/>
+    <w:rsid w:val="0079313C"/>
     <w:rsid w:val="007939A9"/>
+    <w:rsid w:val="00793A1B"/>
+    <w:rsid w:val="00793CC2"/>
     <w:rsid w:val="007944A7"/>
     <w:rsid w:val="007946A9"/>
+    <w:rsid w:val="0079478B"/>
     <w:rsid w:val="00794A8F"/>
     <w:rsid w:val="007950E2"/>
     <w:rsid w:val="00795465"/>
     <w:rsid w:val="00796A25"/>
     <w:rsid w:val="007974A4"/>
     <w:rsid w:val="00797721"/>
     <w:rsid w:val="00797832"/>
     <w:rsid w:val="00797E69"/>
     <w:rsid w:val="007A090A"/>
     <w:rsid w:val="007A0AC9"/>
     <w:rsid w:val="007A0CD9"/>
     <w:rsid w:val="007A1683"/>
     <w:rsid w:val="007A1AB3"/>
+    <w:rsid w:val="007A2777"/>
     <w:rsid w:val="007A31AD"/>
     <w:rsid w:val="007A38BB"/>
     <w:rsid w:val="007A39CF"/>
     <w:rsid w:val="007A3AE6"/>
     <w:rsid w:val="007A3B3E"/>
     <w:rsid w:val="007A420D"/>
     <w:rsid w:val="007A432F"/>
+    <w:rsid w:val="007A4531"/>
+    <w:rsid w:val="007A47CE"/>
     <w:rsid w:val="007A4B61"/>
+    <w:rsid w:val="007A508F"/>
     <w:rsid w:val="007A5798"/>
     <w:rsid w:val="007A5BBC"/>
     <w:rsid w:val="007A6070"/>
     <w:rsid w:val="007A6165"/>
+    <w:rsid w:val="007A62EE"/>
     <w:rsid w:val="007A6769"/>
     <w:rsid w:val="007A687E"/>
     <w:rsid w:val="007A6CE5"/>
     <w:rsid w:val="007A717D"/>
+    <w:rsid w:val="007A7CC9"/>
+    <w:rsid w:val="007B00AD"/>
     <w:rsid w:val="007B0BFA"/>
     <w:rsid w:val="007B15AA"/>
     <w:rsid w:val="007B15DF"/>
     <w:rsid w:val="007B1A70"/>
     <w:rsid w:val="007B2543"/>
     <w:rsid w:val="007B3776"/>
+    <w:rsid w:val="007B38D7"/>
     <w:rsid w:val="007B39DE"/>
     <w:rsid w:val="007B3FD1"/>
     <w:rsid w:val="007B61E4"/>
     <w:rsid w:val="007B6575"/>
     <w:rsid w:val="007B6960"/>
     <w:rsid w:val="007B6A34"/>
     <w:rsid w:val="007B6CA0"/>
     <w:rsid w:val="007B7168"/>
     <w:rsid w:val="007B71B5"/>
+    <w:rsid w:val="007C03BD"/>
     <w:rsid w:val="007C0555"/>
+    <w:rsid w:val="007C0FA9"/>
+    <w:rsid w:val="007C1674"/>
+    <w:rsid w:val="007C1B78"/>
     <w:rsid w:val="007C2161"/>
     <w:rsid w:val="007C25BA"/>
+    <w:rsid w:val="007C2F4D"/>
     <w:rsid w:val="007C302C"/>
+    <w:rsid w:val="007C3470"/>
+    <w:rsid w:val="007C39AF"/>
     <w:rsid w:val="007C3AF2"/>
     <w:rsid w:val="007C3E6C"/>
     <w:rsid w:val="007C4389"/>
     <w:rsid w:val="007C487B"/>
     <w:rsid w:val="007C4C61"/>
     <w:rsid w:val="007C5CE1"/>
     <w:rsid w:val="007C62DD"/>
     <w:rsid w:val="007C6A41"/>
     <w:rsid w:val="007D00F9"/>
     <w:rsid w:val="007D05ED"/>
+    <w:rsid w:val="007D1327"/>
     <w:rsid w:val="007D17AF"/>
     <w:rsid w:val="007D197F"/>
+    <w:rsid w:val="007D2DF2"/>
+    <w:rsid w:val="007D3C93"/>
     <w:rsid w:val="007D4212"/>
+    <w:rsid w:val="007D4731"/>
     <w:rsid w:val="007D4832"/>
+    <w:rsid w:val="007D4DF3"/>
     <w:rsid w:val="007D5E4E"/>
     <w:rsid w:val="007D60BE"/>
     <w:rsid w:val="007D610D"/>
     <w:rsid w:val="007D6A3D"/>
     <w:rsid w:val="007D6E1D"/>
+    <w:rsid w:val="007D7531"/>
+    <w:rsid w:val="007D7DBB"/>
     <w:rsid w:val="007E022D"/>
     <w:rsid w:val="007E105A"/>
     <w:rsid w:val="007E239A"/>
     <w:rsid w:val="007E2470"/>
     <w:rsid w:val="007E250D"/>
     <w:rsid w:val="007E27A3"/>
+    <w:rsid w:val="007E27D8"/>
     <w:rsid w:val="007E30CE"/>
     <w:rsid w:val="007E30E2"/>
     <w:rsid w:val="007E354A"/>
+    <w:rsid w:val="007E3C7A"/>
     <w:rsid w:val="007E454B"/>
     <w:rsid w:val="007E499A"/>
+    <w:rsid w:val="007E49EF"/>
     <w:rsid w:val="007E5909"/>
     <w:rsid w:val="007E5E9F"/>
     <w:rsid w:val="007E6FD5"/>
+    <w:rsid w:val="007E7EC6"/>
     <w:rsid w:val="007F0268"/>
     <w:rsid w:val="007F0413"/>
     <w:rsid w:val="007F062D"/>
     <w:rsid w:val="007F0EB7"/>
     <w:rsid w:val="007F163E"/>
     <w:rsid w:val="007F1712"/>
+    <w:rsid w:val="007F1755"/>
     <w:rsid w:val="007F17B6"/>
     <w:rsid w:val="007F1A79"/>
     <w:rsid w:val="007F1CF5"/>
     <w:rsid w:val="007F20FF"/>
     <w:rsid w:val="007F23CE"/>
     <w:rsid w:val="007F348C"/>
     <w:rsid w:val="007F390A"/>
     <w:rsid w:val="007F3B3E"/>
     <w:rsid w:val="007F3ECF"/>
+    <w:rsid w:val="007F4045"/>
     <w:rsid w:val="007F4396"/>
     <w:rsid w:val="007F48F0"/>
     <w:rsid w:val="007F4A16"/>
     <w:rsid w:val="007F53B0"/>
     <w:rsid w:val="007F71FC"/>
     <w:rsid w:val="007F729F"/>
     <w:rsid w:val="007F74CF"/>
     <w:rsid w:val="007F7DDE"/>
     <w:rsid w:val="0080194E"/>
+    <w:rsid w:val="00801C5F"/>
     <w:rsid w:val="00801ECB"/>
+    <w:rsid w:val="00802D1B"/>
     <w:rsid w:val="008031F1"/>
     <w:rsid w:val="008038BC"/>
     <w:rsid w:val="008050D3"/>
     <w:rsid w:val="00806104"/>
+    <w:rsid w:val="00806114"/>
     <w:rsid w:val="00806E53"/>
     <w:rsid w:val="0080705B"/>
     <w:rsid w:val="0080747E"/>
     <w:rsid w:val="008076B4"/>
+    <w:rsid w:val="00810848"/>
     <w:rsid w:val="008115D6"/>
     <w:rsid w:val="00811EED"/>
+    <w:rsid w:val="00812AD3"/>
     <w:rsid w:val="008131C5"/>
+    <w:rsid w:val="008132BE"/>
+    <w:rsid w:val="008134E3"/>
     <w:rsid w:val="00813B2D"/>
     <w:rsid w:val="00813C61"/>
+    <w:rsid w:val="00813CAB"/>
     <w:rsid w:val="008140CE"/>
+    <w:rsid w:val="008141C8"/>
     <w:rsid w:val="0081516F"/>
     <w:rsid w:val="00816989"/>
+    <w:rsid w:val="00817275"/>
     <w:rsid w:val="00817C04"/>
     <w:rsid w:val="00817E64"/>
     <w:rsid w:val="008200AC"/>
     <w:rsid w:val="008207C4"/>
+    <w:rsid w:val="00820845"/>
+    <w:rsid w:val="00820EE7"/>
+    <w:rsid w:val="008212BD"/>
     <w:rsid w:val="00821494"/>
     <w:rsid w:val="008230AF"/>
     <w:rsid w:val="00823190"/>
     <w:rsid w:val="00823215"/>
     <w:rsid w:val="008237F4"/>
     <w:rsid w:val="008239A4"/>
     <w:rsid w:val="0082505B"/>
     <w:rsid w:val="00825077"/>
+    <w:rsid w:val="00825546"/>
     <w:rsid w:val="00826697"/>
     <w:rsid w:val="008268DC"/>
+    <w:rsid w:val="00826E3D"/>
     <w:rsid w:val="00826EC6"/>
     <w:rsid w:val="008270EA"/>
     <w:rsid w:val="00827646"/>
     <w:rsid w:val="00830A48"/>
+    <w:rsid w:val="00830A77"/>
     <w:rsid w:val="00830A88"/>
     <w:rsid w:val="00830D80"/>
     <w:rsid w:val="0083107F"/>
     <w:rsid w:val="008318B4"/>
     <w:rsid w:val="00831CEE"/>
+    <w:rsid w:val="00832557"/>
     <w:rsid w:val="00832B76"/>
     <w:rsid w:val="00832E71"/>
+    <w:rsid w:val="008341FF"/>
     <w:rsid w:val="00834B5F"/>
     <w:rsid w:val="008350CC"/>
     <w:rsid w:val="008357E8"/>
     <w:rsid w:val="008358E0"/>
     <w:rsid w:val="00835954"/>
     <w:rsid w:val="00835AAE"/>
     <w:rsid w:val="00836313"/>
     <w:rsid w:val="008371F7"/>
+    <w:rsid w:val="00837901"/>
     <w:rsid w:val="00837ED7"/>
+    <w:rsid w:val="00837F5B"/>
     <w:rsid w:val="008424C6"/>
+    <w:rsid w:val="00842575"/>
+    <w:rsid w:val="00843915"/>
     <w:rsid w:val="00843C30"/>
     <w:rsid w:val="008442AF"/>
     <w:rsid w:val="00844443"/>
     <w:rsid w:val="00844E7F"/>
+    <w:rsid w:val="008461DF"/>
     <w:rsid w:val="008462FC"/>
     <w:rsid w:val="0084680A"/>
     <w:rsid w:val="0084681F"/>
+    <w:rsid w:val="00846B60"/>
     <w:rsid w:val="00846FFE"/>
-    <w:rsid w:val="0084713E"/>
     <w:rsid w:val="00847739"/>
     <w:rsid w:val="00847DDF"/>
+    <w:rsid w:val="00847F4F"/>
     <w:rsid w:val="0085025A"/>
     <w:rsid w:val="00850CFD"/>
     <w:rsid w:val="00851152"/>
     <w:rsid w:val="0085151B"/>
+    <w:rsid w:val="00851A6B"/>
+    <w:rsid w:val="00851CD5"/>
     <w:rsid w:val="00851E8D"/>
     <w:rsid w:val="00852CE8"/>
+    <w:rsid w:val="00852FE9"/>
+    <w:rsid w:val="0085309C"/>
+    <w:rsid w:val="0085312A"/>
     <w:rsid w:val="00854C88"/>
     <w:rsid w:val="008550DC"/>
+    <w:rsid w:val="0085543D"/>
     <w:rsid w:val="00855D76"/>
     <w:rsid w:val="008563DF"/>
+    <w:rsid w:val="00856A72"/>
+    <w:rsid w:val="00856D6E"/>
     <w:rsid w:val="0085706D"/>
+    <w:rsid w:val="00857082"/>
     <w:rsid w:val="00860D5B"/>
     <w:rsid w:val="0086121B"/>
     <w:rsid w:val="00861B78"/>
+    <w:rsid w:val="00861CFD"/>
     <w:rsid w:val="008626B2"/>
+    <w:rsid w:val="008626E9"/>
     <w:rsid w:val="00862C48"/>
+    <w:rsid w:val="00862CBD"/>
     <w:rsid w:val="0086397C"/>
     <w:rsid w:val="008640E9"/>
     <w:rsid w:val="008643AB"/>
     <w:rsid w:val="00864D84"/>
     <w:rsid w:val="00864F2C"/>
+    <w:rsid w:val="0086548B"/>
     <w:rsid w:val="0086623E"/>
+    <w:rsid w:val="008662F2"/>
     <w:rsid w:val="00866911"/>
     <w:rsid w:val="00866B2F"/>
     <w:rsid w:val="00866B4B"/>
     <w:rsid w:val="00866CBB"/>
     <w:rsid w:val="00866F29"/>
     <w:rsid w:val="00867269"/>
+    <w:rsid w:val="00867855"/>
     <w:rsid w:val="00867EA8"/>
     <w:rsid w:val="00867F5A"/>
+    <w:rsid w:val="008701BC"/>
     <w:rsid w:val="0087192F"/>
+    <w:rsid w:val="00872051"/>
+    <w:rsid w:val="008721EA"/>
     <w:rsid w:val="00872B4A"/>
     <w:rsid w:val="00872F7F"/>
     <w:rsid w:val="0087316B"/>
     <w:rsid w:val="008732D9"/>
     <w:rsid w:val="0087355B"/>
     <w:rsid w:val="00873CD5"/>
+    <w:rsid w:val="00874C9A"/>
+    <w:rsid w:val="008760C4"/>
     <w:rsid w:val="008770A4"/>
+    <w:rsid w:val="008771BE"/>
     <w:rsid w:val="0087749B"/>
     <w:rsid w:val="0087761E"/>
+    <w:rsid w:val="00880B28"/>
     <w:rsid w:val="00880F94"/>
     <w:rsid w:val="008816C3"/>
+    <w:rsid w:val="008822CC"/>
+    <w:rsid w:val="008824E1"/>
     <w:rsid w:val="00882630"/>
+    <w:rsid w:val="00882B28"/>
     <w:rsid w:val="00883148"/>
     <w:rsid w:val="00883AEA"/>
     <w:rsid w:val="00884375"/>
     <w:rsid w:val="008855AE"/>
     <w:rsid w:val="0088571A"/>
     <w:rsid w:val="00885FFE"/>
     <w:rsid w:val="0088652B"/>
     <w:rsid w:val="008865CE"/>
+    <w:rsid w:val="00886655"/>
     <w:rsid w:val="00886ED5"/>
     <w:rsid w:val="00887B99"/>
+    <w:rsid w:val="00887CC1"/>
+    <w:rsid w:val="008908A3"/>
     <w:rsid w:val="00890A22"/>
     <w:rsid w:val="00890CB6"/>
     <w:rsid w:val="0089115D"/>
     <w:rsid w:val="0089136E"/>
     <w:rsid w:val="008917D6"/>
     <w:rsid w:val="008922AD"/>
+    <w:rsid w:val="00892F63"/>
     <w:rsid w:val="00892F8D"/>
+    <w:rsid w:val="00892F90"/>
     <w:rsid w:val="00893648"/>
     <w:rsid w:val="00893F61"/>
+    <w:rsid w:val="008948C6"/>
     <w:rsid w:val="00894934"/>
     <w:rsid w:val="00894C9A"/>
+    <w:rsid w:val="00894EED"/>
+    <w:rsid w:val="0089625A"/>
+    <w:rsid w:val="008964C9"/>
     <w:rsid w:val="008972CC"/>
     <w:rsid w:val="00897780"/>
     <w:rsid w:val="008977B6"/>
     <w:rsid w:val="00897B3E"/>
+    <w:rsid w:val="00897C03"/>
     <w:rsid w:val="00897CD4"/>
     <w:rsid w:val="008A014F"/>
     <w:rsid w:val="008A175B"/>
     <w:rsid w:val="008A2BF9"/>
     <w:rsid w:val="008A3959"/>
+    <w:rsid w:val="008A482B"/>
     <w:rsid w:val="008A4954"/>
     <w:rsid w:val="008A4B61"/>
+    <w:rsid w:val="008A5ABD"/>
     <w:rsid w:val="008A5B86"/>
+    <w:rsid w:val="008A666B"/>
+    <w:rsid w:val="008A6E4D"/>
     <w:rsid w:val="008A7907"/>
     <w:rsid w:val="008A7D29"/>
+    <w:rsid w:val="008B04E8"/>
     <w:rsid w:val="008B10C5"/>
     <w:rsid w:val="008B1B4C"/>
     <w:rsid w:val="008B1C00"/>
+    <w:rsid w:val="008B1E52"/>
     <w:rsid w:val="008B1FBC"/>
     <w:rsid w:val="008B2533"/>
+    <w:rsid w:val="008B25C1"/>
     <w:rsid w:val="008B2710"/>
+    <w:rsid w:val="008B2B29"/>
     <w:rsid w:val="008B2E98"/>
     <w:rsid w:val="008B3086"/>
     <w:rsid w:val="008B312E"/>
     <w:rsid w:val="008B3163"/>
     <w:rsid w:val="008B39E6"/>
     <w:rsid w:val="008B4676"/>
     <w:rsid w:val="008B468B"/>
     <w:rsid w:val="008B503A"/>
     <w:rsid w:val="008B5945"/>
     <w:rsid w:val="008B5C8A"/>
     <w:rsid w:val="008B5E3F"/>
     <w:rsid w:val="008B7420"/>
+    <w:rsid w:val="008B76EF"/>
     <w:rsid w:val="008B7FA1"/>
     <w:rsid w:val="008C021B"/>
+    <w:rsid w:val="008C06F8"/>
     <w:rsid w:val="008C0ABE"/>
     <w:rsid w:val="008C0FC4"/>
+    <w:rsid w:val="008C2617"/>
     <w:rsid w:val="008C2DAF"/>
     <w:rsid w:val="008C30B4"/>
     <w:rsid w:val="008C3631"/>
     <w:rsid w:val="008C36A0"/>
     <w:rsid w:val="008C36B5"/>
     <w:rsid w:val="008C3737"/>
     <w:rsid w:val="008C3BC2"/>
     <w:rsid w:val="008C40E9"/>
     <w:rsid w:val="008C4D09"/>
+    <w:rsid w:val="008C532C"/>
     <w:rsid w:val="008C54BC"/>
     <w:rsid w:val="008C54DE"/>
     <w:rsid w:val="008C5E3B"/>
     <w:rsid w:val="008C605F"/>
+    <w:rsid w:val="008C74E6"/>
     <w:rsid w:val="008C75DC"/>
     <w:rsid w:val="008C7EFE"/>
     <w:rsid w:val="008D0717"/>
     <w:rsid w:val="008D0EEE"/>
+    <w:rsid w:val="008D1086"/>
     <w:rsid w:val="008D1CC7"/>
     <w:rsid w:val="008D1CF2"/>
     <w:rsid w:val="008D28C1"/>
     <w:rsid w:val="008D33FB"/>
+    <w:rsid w:val="008D35CC"/>
     <w:rsid w:val="008D388A"/>
+    <w:rsid w:val="008D3E4B"/>
+    <w:rsid w:val="008D4241"/>
     <w:rsid w:val="008D47AD"/>
     <w:rsid w:val="008D480A"/>
+    <w:rsid w:val="008D48E8"/>
     <w:rsid w:val="008D494A"/>
     <w:rsid w:val="008D5691"/>
     <w:rsid w:val="008D5B86"/>
     <w:rsid w:val="008D6587"/>
     <w:rsid w:val="008D6683"/>
     <w:rsid w:val="008D740D"/>
     <w:rsid w:val="008D797B"/>
     <w:rsid w:val="008D7EBB"/>
     <w:rsid w:val="008E01CA"/>
     <w:rsid w:val="008E0B0E"/>
     <w:rsid w:val="008E0E86"/>
     <w:rsid w:val="008E0FDE"/>
     <w:rsid w:val="008E1248"/>
+    <w:rsid w:val="008E1508"/>
     <w:rsid w:val="008E167D"/>
+    <w:rsid w:val="008E29CE"/>
     <w:rsid w:val="008E2AD5"/>
     <w:rsid w:val="008E3E89"/>
     <w:rsid w:val="008E441F"/>
     <w:rsid w:val="008E5753"/>
     <w:rsid w:val="008E57A4"/>
+    <w:rsid w:val="008E58DE"/>
     <w:rsid w:val="008E5CCF"/>
+    <w:rsid w:val="008E5EF8"/>
     <w:rsid w:val="008E6592"/>
     <w:rsid w:val="008E66C5"/>
+    <w:rsid w:val="008E6DFD"/>
     <w:rsid w:val="008E71EF"/>
     <w:rsid w:val="008E7628"/>
     <w:rsid w:val="008F0585"/>
     <w:rsid w:val="008F0639"/>
     <w:rsid w:val="008F094E"/>
     <w:rsid w:val="008F0C7B"/>
     <w:rsid w:val="008F11F6"/>
+    <w:rsid w:val="008F2094"/>
+    <w:rsid w:val="008F239A"/>
     <w:rsid w:val="008F2C9F"/>
     <w:rsid w:val="008F34BB"/>
+    <w:rsid w:val="008F39C4"/>
     <w:rsid w:val="008F3F66"/>
+    <w:rsid w:val="008F4044"/>
     <w:rsid w:val="008F42B8"/>
+    <w:rsid w:val="008F4350"/>
     <w:rsid w:val="008F456A"/>
+    <w:rsid w:val="008F492E"/>
+    <w:rsid w:val="008F4A7D"/>
+    <w:rsid w:val="008F55ED"/>
     <w:rsid w:val="008F57CE"/>
     <w:rsid w:val="008F5D97"/>
+    <w:rsid w:val="008F5D9C"/>
+    <w:rsid w:val="008F5F78"/>
     <w:rsid w:val="008F65F8"/>
     <w:rsid w:val="008F7149"/>
     <w:rsid w:val="008F7698"/>
+    <w:rsid w:val="008F7A6D"/>
     <w:rsid w:val="008F7C1A"/>
     <w:rsid w:val="008F7FAB"/>
     <w:rsid w:val="009000D7"/>
+    <w:rsid w:val="0090020F"/>
+    <w:rsid w:val="0090041C"/>
     <w:rsid w:val="009010C4"/>
     <w:rsid w:val="009018EB"/>
     <w:rsid w:val="0090330A"/>
     <w:rsid w:val="0090340C"/>
     <w:rsid w:val="00903E37"/>
     <w:rsid w:val="00904299"/>
     <w:rsid w:val="009048FD"/>
+    <w:rsid w:val="00904AAD"/>
     <w:rsid w:val="00904B3C"/>
     <w:rsid w:val="00905348"/>
     <w:rsid w:val="0090559B"/>
     <w:rsid w:val="009061FF"/>
+    <w:rsid w:val="00907723"/>
+    <w:rsid w:val="00907C1F"/>
+    <w:rsid w:val="00907D67"/>
     <w:rsid w:val="00907EEF"/>
+    <w:rsid w:val="0091014A"/>
     <w:rsid w:val="0091044E"/>
     <w:rsid w:val="00911AC6"/>
     <w:rsid w:val="009127FB"/>
     <w:rsid w:val="00912D4A"/>
+    <w:rsid w:val="00912E9E"/>
     <w:rsid w:val="00913B0F"/>
     <w:rsid w:val="00913B41"/>
+    <w:rsid w:val="009140D1"/>
+    <w:rsid w:val="0091415D"/>
     <w:rsid w:val="009144F8"/>
     <w:rsid w:val="009146FD"/>
     <w:rsid w:val="00916175"/>
+    <w:rsid w:val="009163A5"/>
+    <w:rsid w:val="00916B66"/>
     <w:rsid w:val="00917876"/>
     <w:rsid w:val="00917F24"/>
+    <w:rsid w:val="009201A1"/>
+    <w:rsid w:val="0092037D"/>
     <w:rsid w:val="009206D7"/>
     <w:rsid w:val="009206F2"/>
+    <w:rsid w:val="009209FA"/>
     <w:rsid w:val="009211CF"/>
     <w:rsid w:val="00921605"/>
     <w:rsid w:val="0092179F"/>
     <w:rsid w:val="009220DC"/>
     <w:rsid w:val="00922177"/>
     <w:rsid w:val="00922AF0"/>
     <w:rsid w:val="00922BFE"/>
     <w:rsid w:val="00923488"/>
     <w:rsid w:val="009239B4"/>
     <w:rsid w:val="00924159"/>
     <w:rsid w:val="0092447B"/>
+    <w:rsid w:val="00924729"/>
     <w:rsid w:val="00924F2B"/>
     <w:rsid w:val="00924FD6"/>
     <w:rsid w:val="00925484"/>
     <w:rsid w:val="009257AC"/>
     <w:rsid w:val="00925834"/>
     <w:rsid w:val="00925CB6"/>
     <w:rsid w:val="00925F8B"/>
+    <w:rsid w:val="009260DF"/>
     <w:rsid w:val="009266E4"/>
     <w:rsid w:val="00926ED8"/>
+    <w:rsid w:val="00927691"/>
     <w:rsid w:val="00927A4F"/>
     <w:rsid w:val="00927C0D"/>
     <w:rsid w:val="00930C7B"/>
     <w:rsid w:val="0093137A"/>
+    <w:rsid w:val="00931825"/>
     <w:rsid w:val="00931CBA"/>
     <w:rsid w:val="00931DA7"/>
     <w:rsid w:val="009323ED"/>
+    <w:rsid w:val="009328E0"/>
+    <w:rsid w:val="0093333D"/>
+    <w:rsid w:val="009337F3"/>
     <w:rsid w:val="00933E69"/>
+    <w:rsid w:val="00933ED6"/>
+    <w:rsid w:val="00934A8D"/>
     <w:rsid w:val="00934E07"/>
     <w:rsid w:val="00934E46"/>
     <w:rsid w:val="00934EF0"/>
     <w:rsid w:val="00935E4E"/>
+    <w:rsid w:val="009377F3"/>
+    <w:rsid w:val="00940F15"/>
     <w:rsid w:val="0094141E"/>
+    <w:rsid w:val="00941A59"/>
     <w:rsid w:val="00941F83"/>
     <w:rsid w:val="0094217E"/>
     <w:rsid w:val="009422B3"/>
     <w:rsid w:val="00942919"/>
+    <w:rsid w:val="00942FEA"/>
     <w:rsid w:val="00943DA7"/>
     <w:rsid w:val="0094468B"/>
     <w:rsid w:val="009452A2"/>
     <w:rsid w:val="0094551E"/>
     <w:rsid w:val="00945629"/>
+    <w:rsid w:val="00945B8F"/>
+    <w:rsid w:val="0094623F"/>
     <w:rsid w:val="00946E14"/>
     <w:rsid w:val="009475E9"/>
     <w:rsid w:val="0094762B"/>
     <w:rsid w:val="009479AA"/>
+    <w:rsid w:val="00947BA0"/>
     <w:rsid w:val="00947C54"/>
     <w:rsid w:val="00947E64"/>
     <w:rsid w:val="0095016F"/>
     <w:rsid w:val="0095086F"/>
     <w:rsid w:val="00951211"/>
     <w:rsid w:val="0095184A"/>
+    <w:rsid w:val="00951B3E"/>
+    <w:rsid w:val="00951D20"/>
     <w:rsid w:val="0095242F"/>
     <w:rsid w:val="009524AE"/>
     <w:rsid w:val="00952C83"/>
     <w:rsid w:val="009536DF"/>
+    <w:rsid w:val="009542DD"/>
+    <w:rsid w:val="0095628E"/>
+    <w:rsid w:val="00956C60"/>
     <w:rsid w:val="0096071E"/>
+    <w:rsid w:val="00960A3F"/>
+    <w:rsid w:val="00960C15"/>
     <w:rsid w:val="00960F20"/>
+    <w:rsid w:val="00961492"/>
     <w:rsid w:val="00961735"/>
+    <w:rsid w:val="00963245"/>
     <w:rsid w:val="00963526"/>
     <w:rsid w:val="0096398C"/>
     <w:rsid w:val="0096440E"/>
     <w:rsid w:val="00964747"/>
     <w:rsid w:val="00964781"/>
     <w:rsid w:val="00964867"/>
     <w:rsid w:val="00964F61"/>
     <w:rsid w:val="00965C5C"/>
     <w:rsid w:val="00965ECA"/>
     <w:rsid w:val="0096633D"/>
+    <w:rsid w:val="009667AE"/>
     <w:rsid w:val="009670F4"/>
     <w:rsid w:val="00970506"/>
+    <w:rsid w:val="0097077D"/>
     <w:rsid w:val="009707DC"/>
+    <w:rsid w:val="009711DF"/>
     <w:rsid w:val="009730BC"/>
     <w:rsid w:val="00973286"/>
+    <w:rsid w:val="009737E2"/>
     <w:rsid w:val="00973B44"/>
     <w:rsid w:val="0097415A"/>
+    <w:rsid w:val="0097418F"/>
     <w:rsid w:val="00974368"/>
     <w:rsid w:val="009743EC"/>
     <w:rsid w:val="009746CC"/>
     <w:rsid w:val="00974B5E"/>
     <w:rsid w:val="00974C8B"/>
     <w:rsid w:val="00975855"/>
     <w:rsid w:val="009758B2"/>
     <w:rsid w:val="00976289"/>
     <w:rsid w:val="0097631B"/>
     <w:rsid w:val="00976720"/>
     <w:rsid w:val="0097744C"/>
+    <w:rsid w:val="00977641"/>
     <w:rsid w:val="00977AE1"/>
     <w:rsid w:val="009804E9"/>
     <w:rsid w:val="00980763"/>
     <w:rsid w:val="00980FCB"/>
+    <w:rsid w:val="009813CF"/>
     <w:rsid w:val="009817C6"/>
     <w:rsid w:val="00981979"/>
+    <w:rsid w:val="00981983"/>
     <w:rsid w:val="009823A4"/>
     <w:rsid w:val="00982D8A"/>
     <w:rsid w:val="00982EAD"/>
     <w:rsid w:val="00983198"/>
+    <w:rsid w:val="009831B3"/>
+    <w:rsid w:val="0098359B"/>
+    <w:rsid w:val="0098392D"/>
     <w:rsid w:val="00983EA5"/>
     <w:rsid w:val="00983F2E"/>
     <w:rsid w:val="00984844"/>
     <w:rsid w:val="00984D7C"/>
     <w:rsid w:val="00984E92"/>
+    <w:rsid w:val="0098519D"/>
     <w:rsid w:val="009853C6"/>
     <w:rsid w:val="009854AB"/>
     <w:rsid w:val="0098591D"/>
     <w:rsid w:val="00985ACD"/>
     <w:rsid w:val="00985D88"/>
     <w:rsid w:val="00986112"/>
+    <w:rsid w:val="009863AE"/>
     <w:rsid w:val="0098675C"/>
+    <w:rsid w:val="00986E20"/>
+    <w:rsid w:val="009904B8"/>
     <w:rsid w:val="00990C27"/>
     <w:rsid w:val="00990D68"/>
     <w:rsid w:val="00991243"/>
     <w:rsid w:val="009917AA"/>
+    <w:rsid w:val="00991896"/>
     <w:rsid w:val="00991920"/>
+    <w:rsid w:val="00991ABE"/>
+    <w:rsid w:val="0099338D"/>
     <w:rsid w:val="00993667"/>
+    <w:rsid w:val="0099387C"/>
     <w:rsid w:val="00993CC6"/>
     <w:rsid w:val="00993F71"/>
     <w:rsid w:val="00994705"/>
+    <w:rsid w:val="0099482D"/>
     <w:rsid w:val="00994BB7"/>
     <w:rsid w:val="0099513F"/>
     <w:rsid w:val="00995D01"/>
     <w:rsid w:val="00995D13"/>
     <w:rsid w:val="009966A7"/>
     <w:rsid w:val="009968D5"/>
+    <w:rsid w:val="00996BBB"/>
     <w:rsid w:val="00996C32"/>
     <w:rsid w:val="00996C57"/>
     <w:rsid w:val="00997489"/>
     <w:rsid w:val="009A0888"/>
     <w:rsid w:val="009A1F9E"/>
     <w:rsid w:val="009A230B"/>
     <w:rsid w:val="009A34B8"/>
+    <w:rsid w:val="009A3D51"/>
     <w:rsid w:val="009A49BE"/>
     <w:rsid w:val="009A49CF"/>
     <w:rsid w:val="009A4E0D"/>
+    <w:rsid w:val="009A4F72"/>
+    <w:rsid w:val="009A51B6"/>
+    <w:rsid w:val="009A57FE"/>
     <w:rsid w:val="009A6B59"/>
     <w:rsid w:val="009A6D81"/>
     <w:rsid w:val="009A6DBE"/>
     <w:rsid w:val="009A7939"/>
+    <w:rsid w:val="009A7DE1"/>
     <w:rsid w:val="009B02CE"/>
     <w:rsid w:val="009B1094"/>
     <w:rsid w:val="009B1D03"/>
     <w:rsid w:val="009B1F07"/>
     <w:rsid w:val="009B2099"/>
+    <w:rsid w:val="009B28FB"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009B3126"/>
     <w:rsid w:val="009B3AC1"/>
+    <w:rsid w:val="009B3ECE"/>
+    <w:rsid w:val="009B4507"/>
+    <w:rsid w:val="009B46A7"/>
+    <w:rsid w:val="009B48DC"/>
     <w:rsid w:val="009B4C53"/>
     <w:rsid w:val="009B5247"/>
     <w:rsid w:val="009B58DD"/>
     <w:rsid w:val="009B632D"/>
+    <w:rsid w:val="009B6430"/>
     <w:rsid w:val="009B66D8"/>
     <w:rsid w:val="009B72EA"/>
     <w:rsid w:val="009B7EAF"/>
     <w:rsid w:val="009C09DC"/>
     <w:rsid w:val="009C1231"/>
+    <w:rsid w:val="009C1896"/>
     <w:rsid w:val="009C18FF"/>
+    <w:rsid w:val="009C2115"/>
     <w:rsid w:val="009C2193"/>
     <w:rsid w:val="009C28F0"/>
+    <w:rsid w:val="009C33C6"/>
     <w:rsid w:val="009C48C1"/>
     <w:rsid w:val="009C54D3"/>
+    <w:rsid w:val="009C593C"/>
+    <w:rsid w:val="009C6305"/>
     <w:rsid w:val="009C6558"/>
     <w:rsid w:val="009C6695"/>
     <w:rsid w:val="009C676A"/>
+    <w:rsid w:val="009C6A6D"/>
     <w:rsid w:val="009C6D58"/>
+    <w:rsid w:val="009C7637"/>
     <w:rsid w:val="009C7B64"/>
     <w:rsid w:val="009C7CFA"/>
+    <w:rsid w:val="009C7D56"/>
     <w:rsid w:val="009C7EFE"/>
     <w:rsid w:val="009C7F50"/>
     <w:rsid w:val="009D0273"/>
     <w:rsid w:val="009D0CC2"/>
     <w:rsid w:val="009D0D39"/>
+    <w:rsid w:val="009D1A54"/>
+    <w:rsid w:val="009D1AA3"/>
     <w:rsid w:val="009D1FCF"/>
     <w:rsid w:val="009D262E"/>
     <w:rsid w:val="009D3389"/>
     <w:rsid w:val="009D36EB"/>
+    <w:rsid w:val="009D408F"/>
     <w:rsid w:val="009D41BD"/>
     <w:rsid w:val="009D4A18"/>
+    <w:rsid w:val="009D50E3"/>
     <w:rsid w:val="009D5616"/>
+    <w:rsid w:val="009D5B01"/>
     <w:rsid w:val="009D6041"/>
+    <w:rsid w:val="009D74FE"/>
+    <w:rsid w:val="009D7EB6"/>
+    <w:rsid w:val="009E0381"/>
     <w:rsid w:val="009E1B5A"/>
     <w:rsid w:val="009E20D8"/>
     <w:rsid w:val="009E26B5"/>
     <w:rsid w:val="009E3771"/>
+    <w:rsid w:val="009E3FDD"/>
+    <w:rsid w:val="009E40B1"/>
+    <w:rsid w:val="009E4799"/>
     <w:rsid w:val="009E4C8B"/>
     <w:rsid w:val="009E5442"/>
     <w:rsid w:val="009E5BC6"/>
     <w:rsid w:val="009E5C1C"/>
     <w:rsid w:val="009E71E5"/>
+    <w:rsid w:val="009E7690"/>
     <w:rsid w:val="009E7732"/>
     <w:rsid w:val="009F0893"/>
+    <w:rsid w:val="009F11E5"/>
     <w:rsid w:val="009F1F16"/>
     <w:rsid w:val="009F2B43"/>
     <w:rsid w:val="009F2E14"/>
     <w:rsid w:val="009F32CD"/>
     <w:rsid w:val="009F35F9"/>
+    <w:rsid w:val="009F3660"/>
     <w:rsid w:val="009F3ECB"/>
     <w:rsid w:val="009F3EF3"/>
     <w:rsid w:val="009F438B"/>
     <w:rsid w:val="009F4E01"/>
     <w:rsid w:val="009F57CB"/>
     <w:rsid w:val="009F5E68"/>
     <w:rsid w:val="009F6323"/>
     <w:rsid w:val="009F6646"/>
+    <w:rsid w:val="009F6AAA"/>
     <w:rsid w:val="009F7D81"/>
     <w:rsid w:val="00A004D4"/>
     <w:rsid w:val="00A01755"/>
     <w:rsid w:val="00A01EA9"/>
     <w:rsid w:val="00A02355"/>
     <w:rsid w:val="00A02459"/>
     <w:rsid w:val="00A031A4"/>
     <w:rsid w:val="00A0398A"/>
+    <w:rsid w:val="00A03B97"/>
+    <w:rsid w:val="00A03BFD"/>
     <w:rsid w:val="00A04108"/>
     <w:rsid w:val="00A044C5"/>
     <w:rsid w:val="00A04894"/>
     <w:rsid w:val="00A04A06"/>
     <w:rsid w:val="00A056AF"/>
+    <w:rsid w:val="00A05DEC"/>
     <w:rsid w:val="00A06004"/>
     <w:rsid w:val="00A06048"/>
     <w:rsid w:val="00A06D21"/>
+    <w:rsid w:val="00A103D8"/>
+    <w:rsid w:val="00A108B8"/>
     <w:rsid w:val="00A10CD4"/>
     <w:rsid w:val="00A10E88"/>
     <w:rsid w:val="00A1128C"/>
     <w:rsid w:val="00A12522"/>
     <w:rsid w:val="00A1257A"/>
     <w:rsid w:val="00A13092"/>
+    <w:rsid w:val="00A13379"/>
     <w:rsid w:val="00A13C60"/>
     <w:rsid w:val="00A16776"/>
+    <w:rsid w:val="00A16AE4"/>
     <w:rsid w:val="00A17294"/>
+    <w:rsid w:val="00A175A5"/>
+    <w:rsid w:val="00A202B6"/>
     <w:rsid w:val="00A203AF"/>
     <w:rsid w:val="00A20574"/>
     <w:rsid w:val="00A20770"/>
     <w:rsid w:val="00A208B4"/>
     <w:rsid w:val="00A20A6A"/>
     <w:rsid w:val="00A216D5"/>
+    <w:rsid w:val="00A21880"/>
     <w:rsid w:val="00A21C4F"/>
     <w:rsid w:val="00A21D5F"/>
     <w:rsid w:val="00A22528"/>
     <w:rsid w:val="00A22C24"/>
     <w:rsid w:val="00A22F4F"/>
     <w:rsid w:val="00A2339F"/>
     <w:rsid w:val="00A23C03"/>
+    <w:rsid w:val="00A23F06"/>
+    <w:rsid w:val="00A24128"/>
     <w:rsid w:val="00A245AD"/>
     <w:rsid w:val="00A25201"/>
+    <w:rsid w:val="00A25396"/>
     <w:rsid w:val="00A253B1"/>
     <w:rsid w:val="00A255CB"/>
     <w:rsid w:val="00A256D4"/>
     <w:rsid w:val="00A25A7A"/>
     <w:rsid w:val="00A25CE8"/>
     <w:rsid w:val="00A25DEF"/>
     <w:rsid w:val="00A25FA4"/>
     <w:rsid w:val="00A30A32"/>
     <w:rsid w:val="00A310CB"/>
     <w:rsid w:val="00A32075"/>
+    <w:rsid w:val="00A329AD"/>
     <w:rsid w:val="00A332CC"/>
     <w:rsid w:val="00A335A5"/>
     <w:rsid w:val="00A33886"/>
     <w:rsid w:val="00A33A38"/>
+    <w:rsid w:val="00A33D54"/>
     <w:rsid w:val="00A34B35"/>
     <w:rsid w:val="00A35B70"/>
     <w:rsid w:val="00A37F9F"/>
     <w:rsid w:val="00A402C8"/>
     <w:rsid w:val="00A40E5C"/>
+    <w:rsid w:val="00A40FFD"/>
+    <w:rsid w:val="00A4106F"/>
+    <w:rsid w:val="00A410E2"/>
+    <w:rsid w:val="00A41354"/>
     <w:rsid w:val="00A41719"/>
+    <w:rsid w:val="00A422A7"/>
+    <w:rsid w:val="00A430DB"/>
     <w:rsid w:val="00A447A3"/>
+    <w:rsid w:val="00A44A8E"/>
     <w:rsid w:val="00A45F4B"/>
     <w:rsid w:val="00A465FC"/>
+    <w:rsid w:val="00A46955"/>
     <w:rsid w:val="00A472D1"/>
     <w:rsid w:val="00A47831"/>
     <w:rsid w:val="00A47D17"/>
     <w:rsid w:val="00A505A9"/>
     <w:rsid w:val="00A518CA"/>
+    <w:rsid w:val="00A51CF9"/>
     <w:rsid w:val="00A520D5"/>
+    <w:rsid w:val="00A53C89"/>
     <w:rsid w:val="00A54367"/>
     <w:rsid w:val="00A548BF"/>
+    <w:rsid w:val="00A564AE"/>
+    <w:rsid w:val="00A56A83"/>
     <w:rsid w:val="00A56E1D"/>
     <w:rsid w:val="00A60035"/>
     <w:rsid w:val="00A60198"/>
     <w:rsid w:val="00A603D1"/>
+    <w:rsid w:val="00A60CC0"/>
     <w:rsid w:val="00A61AB9"/>
     <w:rsid w:val="00A62B63"/>
+    <w:rsid w:val="00A6339E"/>
     <w:rsid w:val="00A63E49"/>
     <w:rsid w:val="00A65C3A"/>
     <w:rsid w:val="00A66128"/>
+    <w:rsid w:val="00A66476"/>
     <w:rsid w:val="00A66601"/>
     <w:rsid w:val="00A66689"/>
     <w:rsid w:val="00A6693A"/>
     <w:rsid w:val="00A66B70"/>
     <w:rsid w:val="00A670B8"/>
     <w:rsid w:val="00A67145"/>
+    <w:rsid w:val="00A677AE"/>
+    <w:rsid w:val="00A67AAA"/>
     <w:rsid w:val="00A708CF"/>
     <w:rsid w:val="00A70B50"/>
     <w:rsid w:val="00A710ED"/>
     <w:rsid w:val="00A713AE"/>
     <w:rsid w:val="00A715F9"/>
+    <w:rsid w:val="00A71D5E"/>
+    <w:rsid w:val="00A72009"/>
     <w:rsid w:val="00A72C7A"/>
     <w:rsid w:val="00A72C7C"/>
+    <w:rsid w:val="00A73268"/>
+    <w:rsid w:val="00A739E0"/>
     <w:rsid w:val="00A73E59"/>
     <w:rsid w:val="00A74020"/>
     <w:rsid w:val="00A75F78"/>
     <w:rsid w:val="00A76C67"/>
+    <w:rsid w:val="00A77304"/>
+    <w:rsid w:val="00A7742C"/>
     <w:rsid w:val="00A77B7D"/>
     <w:rsid w:val="00A77F60"/>
     <w:rsid w:val="00A8026C"/>
     <w:rsid w:val="00A80CCB"/>
     <w:rsid w:val="00A8109F"/>
     <w:rsid w:val="00A81118"/>
     <w:rsid w:val="00A81D25"/>
     <w:rsid w:val="00A823C8"/>
+    <w:rsid w:val="00A82F6B"/>
     <w:rsid w:val="00A8396C"/>
     <w:rsid w:val="00A83C1A"/>
     <w:rsid w:val="00A83C31"/>
+    <w:rsid w:val="00A842D6"/>
     <w:rsid w:val="00A8472B"/>
     <w:rsid w:val="00A84BF7"/>
     <w:rsid w:val="00A84EC4"/>
     <w:rsid w:val="00A853E4"/>
     <w:rsid w:val="00A855CB"/>
     <w:rsid w:val="00A85869"/>
     <w:rsid w:val="00A8676A"/>
     <w:rsid w:val="00A878F8"/>
     <w:rsid w:val="00A87B62"/>
     <w:rsid w:val="00A90737"/>
     <w:rsid w:val="00A90E3D"/>
     <w:rsid w:val="00A91243"/>
     <w:rsid w:val="00A91609"/>
     <w:rsid w:val="00A91BAF"/>
+    <w:rsid w:val="00A91CCB"/>
     <w:rsid w:val="00A92D7B"/>
     <w:rsid w:val="00A93B10"/>
+    <w:rsid w:val="00A940E0"/>
     <w:rsid w:val="00A94225"/>
     <w:rsid w:val="00A9474D"/>
+    <w:rsid w:val="00A947B8"/>
+    <w:rsid w:val="00A947C3"/>
     <w:rsid w:val="00A947E7"/>
     <w:rsid w:val="00A948E6"/>
     <w:rsid w:val="00A94DBB"/>
     <w:rsid w:val="00A94ED7"/>
     <w:rsid w:val="00A951D2"/>
     <w:rsid w:val="00A952F3"/>
     <w:rsid w:val="00A955BE"/>
+    <w:rsid w:val="00A95720"/>
     <w:rsid w:val="00A961FF"/>
     <w:rsid w:val="00A967DE"/>
     <w:rsid w:val="00A96C07"/>
     <w:rsid w:val="00A97918"/>
     <w:rsid w:val="00AA0EE9"/>
     <w:rsid w:val="00AA1760"/>
     <w:rsid w:val="00AA1A1F"/>
     <w:rsid w:val="00AA1ADE"/>
     <w:rsid w:val="00AA1B27"/>
     <w:rsid w:val="00AA29C1"/>
+    <w:rsid w:val="00AA2AD5"/>
     <w:rsid w:val="00AA3DED"/>
     <w:rsid w:val="00AA402B"/>
     <w:rsid w:val="00AA40E4"/>
     <w:rsid w:val="00AA43BA"/>
     <w:rsid w:val="00AA44A0"/>
+    <w:rsid w:val="00AA4A22"/>
+    <w:rsid w:val="00AA4E52"/>
     <w:rsid w:val="00AA4F7D"/>
     <w:rsid w:val="00AA52C7"/>
     <w:rsid w:val="00AA6455"/>
-    <w:rsid w:val="00AA6830"/>
+    <w:rsid w:val="00AA6B4C"/>
+    <w:rsid w:val="00AA70C5"/>
+    <w:rsid w:val="00AA7CAA"/>
     <w:rsid w:val="00AA7FF8"/>
     <w:rsid w:val="00AB06E3"/>
     <w:rsid w:val="00AB0AE1"/>
     <w:rsid w:val="00AB0B01"/>
     <w:rsid w:val="00AB0BC7"/>
     <w:rsid w:val="00AB0F53"/>
     <w:rsid w:val="00AB0FDB"/>
     <w:rsid w:val="00AB103D"/>
+    <w:rsid w:val="00AB14B0"/>
     <w:rsid w:val="00AB1861"/>
+    <w:rsid w:val="00AB1C5B"/>
+    <w:rsid w:val="00AB1E40"/>
     <w:rsid w:val="00AB2561"/>
+    <w:rsid w:val="00AB2CFC"/>
     <w:rsid w:val="00AB2EDB"/>
+    <w:rsid w:val="00AB34BC"/>
     <w:rsid w:val="00AB3830"/>
     <w:rsid w:val="00AB3E1B"/>
     <w:rsid w:val="00AB3FFC"/>
+    <w:rsid w:val="00AB405D"/>
     <w:rsid w:val="00AB4A2B"/>
     <w:rsid w:val="00AB4B8D"/>
     <w:rsid w:val="00AB4CED"/>
     <w:rsid w:val="00AB5104"/>
     <w:rsid w:val="00AB5259"/>
+    <w:rsid w:val="00AB540C"/>
+    <w:rsid w:val="00AB67B9"/>
+    <w:rsid w:val="00AB7051"/>
     <w:rsid w:val="00AB750B"/>
     <w:rsid w:val="00AB7FD3"/>
+    <w:rsid w:val="00AC0DC6"/>
     <w:rsid w:val="00AC1846"/>
     <w:rsid w:val="00AC18ED"/>
     <w:rsid w:val="00AC1B2C"/>
+    <w:rsid w:val="00AC210E"/>
     <w:rsid w:val="00AC2314"/>
+    <w:rsid w:val="00AC275E"/>
     <w:rsid w:val="00AC2914"/>
+    <w:rsid w:val="00AC36A8"/>
     <w:rsid w:val="00AC3B65"/>
     <w:rsid w:val="00AC408F"/>
     <w:rsid w:val="00AC48EC"/>
     <w:rsid w:val="00AC4F29"/>
     <w:rsid w:val="00AC598C"/>
     <w:rsid w:val="00AC5E9F"/>
+    <w:rsid w:val="00AC63C8"/>
     <w:rsid w:val="00AC6BB6"/>
+    <w:rsid w:val="00AC6E5F"/>
     <w:rsid w:val="00AC731C"/>
+    <w:rsid w:val="00AC79DF"/>
+    <w:rsid w:val="00AC7BF5"/>
     <w:rsid w:val="00AD00FA"/>
+    <w:rsid w:val="00AD20F3"/>
+    <w:rsid w:val="00AD2582"/>
     <w:rsid w:val="00AD2AA6"/>
     <w:rsid w:val="00AD3240"/>
     <w:rsid w:val="00AD3B12"/>
     <w:rsid w:val="00AD4832"/>
+    <w:rsid w:val="00AD5248"/>
     <w:rsid w:val="00AD5689"/>
+    <w:rsid w:val="00AD5E57"/>
     <w:rsid w:val="00AD60DB"/>
     <w:rsid w:val="00AD65EF"/>
     <w:rsid w:val="00AD66DA"/>
+    <w:rsid w:val="00AD66F0"/>
     <w:rsid w:val="00AD6A77"/>
     <w:rsid w:val="00AD6DCC"/>
     <w:rsid w:val="00AD74EC"/>
     <w:rsid w:val="00AD793E"/>
     <w:rsid w:val="00AD799B"/>
     <w:rsid w:val="00AD7D7E"/>
     <w:rsid w:val="00AE0398"/>
     <w:rsid w:val="00AE06AA"/>
     <w:rsid w:val="00AE078F"/>
+    <w:rsid w:val="00AE0CBE"/>
     <w:rsid w:val="00AE2BE8"/>
     <w:rsid w:val="00AE2EB6"/>
     <w:rsid w:val="00AE3620"/>
     <w:rsid w:val="00AE3856"/>
     <w:rsid w:val="00AE3CE7"/>
     <w:rsid w:val="00AE4179"/>
+    <w:rsid w:val="00AE4602"/>
     <w:rsid w:val="00AE4762"/>
     <w:rsid w:val="00AE490D"/>
     <w:rsid w:val="00AE4B7D"/>
+    <w:rsid w:val="00AE4F85"/>
     <w:rsid w:val="00AE61FE"/>
     <w:rsid w:val="00AE625B"/>
     <w:rsid w:val="00AE6312"/>
     <w:rsid w:val="00AE6DF1"/>
+    <w:rsid w:val="00AE6E98"/>
+    <w:rsid w:val="00AE732A"/>
     <w:rsid w:val="00AF0C64"/>
+    <w:rsid w:val="00AF1844"/>
+    <w:rsid w:val="00AF2144"/>
     <w:rsid w:val="00AF2629"/>
+    <w:rsid w:val="00AF2B63"/>
     <w:rsid w:val="00AF312F"/>
     <w:rsid w:val="00AF35F3"/>
     <w:rsid w:val="00AF416F"/>
     <w:rsid w:val="00AF4455"/>
     <w:rsid w:val="00AF4544"/>
     <w:rsid w:val="00AF4916"/>
     <w:rsid w:val="00AF4BEB"/>
     <w:rsid w:val="00AF5C9D"/>
     <w:rsid w:val="00AF6154"/>
     <w:rsid w:val="00AF6239"/>
+    <w:rsid w:val="00AF70B9"/>
+    <w:rsid w:val="00AF710D"/>
+    <w:rsid w:val="00AF7592"/>
+    <w:rsid w:val="00AF760D"/>
     <w:rsid w:val="00AF794F"/>
     <w:rsid w:val="00AF7AEE"/>
+    <w:rsid w:val="00AF7DE2"/>
     <w:rsid w:val="00B00EDA"/>
     <w:rsid w:val="00B00FDB"/>
+    <w:rsid w:val="00B0187E"/>
     <w:rsid w:val="00B02E72"/>
     <w:rsid w:val="00B030BB"/>
     <w:rsid w:val="00B0392B"/>
     <w:rsid w:val="00B03B70"/>
     <w:rsid w:val="00B0533D"/>
     <w:rsid w:val="00B05383"/>
+    <w:rsid w:val="00B05A5D"/>
     <w:rsid w:val="00B0625B"/>
     <w:rsid w:val="00B0627A"/>
+    <w:rsid w:val="00B0676B"/>
     <w:rsid w:val="00B067A7"/>
+    <w:rsid w:val="00B067BD"/>
     <w:rsid w:val="00B06932"/>
     <w:rsid w:val="00B06A62"/>
+    <w:rsid w:val="00B0749D"/>
     <w:rsid w:val="00B076E0"/>
     <w:rsid w:val="00B07E20"/>
     <w:rsid w:val="00B102DA"/>
     <w:rsid w:val="00B108D2"/>
     <w:rsid w:val="00B117F7"/>
     <w:rsid w:val="00B1285E"/>
     <w:rsid w:val="00B12CBC"/>
     <w:rsid w:val="00B144B7"/>
     <w:rsid w:val="00B14C6B"/>
     <w:rsid w:val="00B14CDE"/>
     <w:rsid w:val="00B155CB"/>
+    <w:rsid w:val="00B155D6"/>
     <w:rsid w:val="00B15905"/>
     <w:rsid w:val="00B15DF7"/>
     <w:rsid w:val="00B168BA"/>
     <w:rsid w:val="00B17672"/>
     <w:rsid w:val="00B17AE1"/>
     <w:rsid w:val="00B17FC8"/>
     <w:rsid w:val="00B216EA"/>
+    <w:rsid w:val="00B21913"/>
+    <w:rsid w:val="00B21A73"/>
     <w:rsid w:val="00B21D7C"/>
+    <w:rsid w:val="00B2219B"/>
     <w:rsid w:val="00B22FDA"/>
     <w:rsid w:val="00B232C0"/>
+    <w:rsid w:val="00B23702"/>
+    <w:rsid w:val="00B24A76"/>
+    <w:rsid w:val="00B253DA"/>
+    <w:rsid w:val="00B25566"/>
     <w:rsid w:val="00B26E4F"/>
     <w:rsid w:val="00B26F18"/>
     <w:rsid w:val="00B2761E"/>
+    <w:rsid w:val="00B27A42"/>
     <w:rsid w:val="00B30656"/>
+    <w:rsid w:val="00B30FD2"/>
     <w:rsid w:val="00B31C37"/>
     <w:rsid w:val="00B322A1"/>
     <w:rsid w:val="00B326FE"/>
     <w:rsid w:val="00B327F9"/>
+    <w:rsid w:val="00B339D1"/>
     <w:rsid w:val="00B34BA1"/>
     <w:rsid w:val="00B34CB1"/>
     <w:rsid w:val="00B3544D"/>
+    <w:rsid w:val="00B3593A"/>
     <w:rsid w:val="00B35D4F"/>
+    <w:rsid w:val="00B36483"/>
     <w:rsid w:val="00B3663C"/>
     <w:rsid w:val="00B36D07"/>
     <w:rsid w:val="00B370CF"/>
     <w:rsid w:val="00B3777C"/>
+    <w:rsid w:val="00B37B76"/>
+    <w:rsid w:val="00B401A5"/>
     <w:rsid w:val="00B40967"/>
     <w:rsid w:val="00B40CA2"/>
     <w:rsid w:val="00B4106E"/>
     <w:rsid w:val="00B4139E"/>
     <w:rsid w:val="00B419B7"/>
+    <w:rsid w:val="00B41C27"/>
     <w:rsid w:val="00B420CE"/>
     <w:rsid w:val="00B420F3"/>
     <w:rsid w:val="00B42364"/>
     <w:rsid w:val="00B4268F"/>
     <w:rsid w:val="00B42B24"/>
     <w:rsid w:val="00B43A0B"/>
-    <w:rsid w:val="00B453FD"/>
+    <w:rsid w:val="00B45A9E"/>
     <w:rsid w:val="00B4658E"/>
     <w:rsid w:val="00B46784"/>
+    <w:rsid w:val="00B4694C"/>
     <w:rsid w:val="00B475D9"/>
     <w:rsid w:val="00B47640"/>
     <w:rsid w:val="00B478FC"/>
+    <w:rsid w:val="00B47DF5"/>
+    <w:rsid w:val="00B511C2"/>
+    <w:rsid w:val="00B512FA"/>
     <w:rsid w:val="00B51441"/>
+    <w:rsid w:val="00B51A95"/>
+    <w:rsid w:val="00B51F25"/>
     <w:rsid w:val="00B51F9E"/>
     <w:rsid w:val="00B52335"/>
+    <w:rsid w:val="00B52895"/>
     <w:rsid w:val="00B53279"/>
     <w:rsid w:val="00B53382"/>
     <w:rsid w:val="00B537C1"/>
     <w:rsid w:val="00B53E87"/>
+    <w:rsid w:val="00B5435E"/>
     <w:rsid w:val="00B54B55"/>
+    <w:rsid w:val="00B54D60"/>
     <w:rsid w:val="00B54EB2"/>
+    <w:rsid w:val="00B55360"/>
+    <w:rsid w:val="00B55681"/>
     <w:rsid w:val="00B5582B"/>
     <w:rsid w:val="00B55907"/>
+    <w:rsid w:val="00B55FEB"/>
     <w:rsid w:val="00B566CA"/>
     <w:rsid w:val="00B574A9"/>
+    <w:rsid w:val="00B57AC3"/>
     <w:rsid w:val="00B6091B"/>
+    <w:rsid w:val="00B6096E"/>
     <w:rsid w:val="00B609D3"/>
     <w:rsid w:val="00B60E2D"/>
     <w:rsid w:val="00B61627"/>
     <w:rsid w:val="00B61E23"/>
+    <w:rsid w:val="00B62486"/>
     <w:rsid w:val="00B62E52"/>
+    <w:rsid w:val="00B6399C"/>
     <w:rsid w:val="00B63FAA"/>
+    <w:rsid w:val="00B657F9"/>
     <w:rsid w:val="00B6607F"/>
     <w:rsid w:val="00B6628E"/>
     <w:rsid w:val="00B66E7E"/>
+    <w:rsid w:val="00B66F50"/>
     <w:rsid w:val="00B6736A"/>
     <w:rsid w:val="00B67F9F"/>
+    <w:rsid w:val="00B703E9"/>
+    <w:rsid w:val="00B70504"/>
     <w:rsid w:val="00B70645"/>
     <w:rsid w:val="00B70C19"/>
     <w:rsid w:val="00B7101B"/>
+    <w:rsid w:val="00B71E03"/>
     <w:rsid w:val="00B71F9D"/>
+    <w:rsid w:val="00B7215E"/>
     <w:rsid w:val="00B7260C"/>
     <w:rsid w:val="00B7271F"/>
+    <w:rsid w:val="00B7280C"/>
+    <w:rsid w:val="00B72C71"/>
     <w:rsid w:val="00B7383A"/>
     <w:rsid w:val="00B74145"/>
+    <w:rsid w:val="00B74186"/>
+    <w:rsid w:val="00B74417"/>
+    <w:rsid w:val="00B74CFD"/>
     <w:rsid w:val="00B75256"/>
+    <w:rsid w:val="00B75972"/>
     <w:rsid w:val="00B75F1E"/>
+    <w:rsid w:val="00B76268"/>
     <w:rsid w:val="00B76949"/>
     <w:rsid w:val="00B76FC3"/>
     <w:rsid w:val="00B77091"/>
     <w:rsid w:val="00B77962"/>
     <w:rsid w:val="00B802DA"/>
     <w:rsid w:val="00B80810"/>
+    <w:rsid w:val="00B80891"/>
+    <w:rsid w:val="00B81428"/>
     <w:rsid w:val="00B81C1F"/>
     <w:rsid w:val="00B81F90"/>
+    <w:rsid w:val="00B82A87"/>
     <w:rsid w:val="00B84623"/>
+    <w:rsid w:val="00B85817"/>
     <w:rsid w:val="00B85B38"/>
     <w:rsid w:val="00B86CFE"/>
     <w:rsid w:val="00B87465"/>
     <w:rsid w:val="00B8785C"/>
+    <w:rsid w:val="00B87B60"/>
     <w:rsid w:val="00B87DFC"/>
     <w:rsid w:val="00B87E63"/>
     <w:rsid w:val="00B90579"/>
+    <w:rsid w:val="00B906D7"/>
     <w:rsid w:val="00B92164"/>
     <w:rsid w:val="00B92A0D"/>
     <w:rsid w:val="00B92D68"/>
     <w:rsid w:val="00B92E0B"/>
     <w:rsid w:val="00B932F8"/>
     <w:rsid w:val="00B94882"/>
+    <w:rsid w:val="00B94D5D"/>
     <w:rsid w:val="00B94E9B"/>
     <w:rsid w:val="00B94F7A"/>
     <w:rsid w:val="00B9638C"/>
     <w:rsid w:val="00B968FA"/>
     <w:rsid w:val="00B96B43"/>
     <w:rsid w:val="00BA0484"/>
     <w:rsid w:val="00BA049C"/>
     <w:rsid w:val="00BA0BD2"/>
     <w:rsid w:val="00BA1520"/>
     <w:rsid w:val="00BA160D"/>
     <w:rsid w:val="00BA2434"/>
     <w:rsid w:val="00BA37C2"/>
+    <w:rsid w:val="00BA38F4"/>
     <w:rsid w:val="00BA3958"/>
+    <w:rsid w:val="00BA4871"/>
     <w:rsid w:val="00BA4E0C"/>
     <w:rsid w:val="00BA5216"/>
+    <w:rsid w:val="00BA545A"/>
     <w:rsid w:val="00BA647F"/>
     <w:rsid w:val="00BA72CE"/>
     <w:rsid w:val="00BA7573"/>
     <w:rsid w:val="00BA7FE1"/>
     <w:rsid w:val="00BB00A7"/>
     <w:rsid w:val="00BB019D"/>
     <w:rsid w:val="00BB18AA"/>
+    <w:rsid w:val="00BB1C82"/>
     <w:rsid w:val="00BB24EF"/>
     <w:rsid w:val="00BB290C"/>
+    <w:rsid w:val="00BB2E84"/>
+    <w:rsid w:val="00BB4025"/>
+    <w:rsid w:val="00BB4573"/>
+    <w:rsid w:val="00BB45AF"/>
+    <w:rsid w:val="00BB4797"/>
     <w:rsid w:val="00BB49E0"/>
     <w:rsid w:val="00BB4B99"/>
     <w:rsid w:val="00BB5266"/>
+    <w:rsid w:val="00BB54C3"/>
     <w:rsid w:val="00BB5E48"/>
     <w:rsid w:val="00BB6490"/>
     <w:rsid w:val="00BB687D"/>
     <w:rsid w:val="00BB75BB"/>
+    <w:rsid w:val="00BB79AE"/>
     <w:rsid w:val="00BB7B2B"/>
+    <w:rsid w:val="00BC0160"/>
     <w:rsid w:val="00BC0A59"/>
     <w:rsid w:val="00BC0F5E"/>
+    <w:rsid w:val="00BC1AD0"/>
     <w:rsid w:val="00BC255C"/>
+    <w:rsid w:val="00BC2F2D"/>
     <w:rsid w:val="00BC3244"/>
     <w:rsid w:val="00BC39FB"/>
     <w:rsid w:val="00BC3B27"/>
     <w:rsid w:val="00BC440F"/>
     <w:rsid w:val="00BC4700"/>
     <w:rsid w:val="00BC4EC1"/>
+    <w:rsid w:val="00BC50E9"/>
+    <w:rsid w:val="00BC579F"/>
     <w:rsid w:val="00BC5B8B"/>
     <w:rsid w:val="00BC60F4"/>
     <w:rsid w:val="00BC6386"/>
     <w:rsid w:val="00BC6764"/>
     <w:rsid w:val="00BC6907"/>
     <w:rsid w:val="00BC6E58"/>
     <w:rsid w:val="00BC764E"/>
     <w:rsid w:val="00BC7F7A"/>
+    <w:rsid w:val="00BD0E27"/>
+    <w:rsid w:val="00BD12DD"/>
     <w:rsid w:val="00BD1663"/>
+    <w:rsid w:val="00BD1B05"/>
+    <w:rsid w:val="00BD25F0"/>
+    <w:rsid w:val="00BD2FD8"/>
+    <w:rsid w:val="00BD3F55"/>
+    <w:rsid w:val="00BD422B"/>
+    <w:rsid w:val="00BD4CCE"/>
     <w:rsid w:val="00BD5473"/>
     <w:rsid w:val="00BD5E0D"/>
+    <w:rsid w:val="00BD6041"/>
     <w:rsid w:val="00BD6889"/>
     <w:rsid w:val="00BD68FC"/>
     <w:rsid w:val="00BD69D9"/>
     <w:rsid w:val="00BD6A70"/>
     <w:rsid w:val="00BD6D5A"/>
     <w:rsid w:val="00BD6FCC"/>
     <w:rsid w:val="00BD7AC4"/>
     <w:rsid w:val="00BD7DD9"/>
     <w:rsid w:val="00BE069A"/>
     <w:rsid w:val="00BE12E1"/>
     <w:rsid w:val="00BE169C"/>
     <w:rsid w:val="00BE2BEC"/>
     <w:rsid w:val="00BE2C30"/>
     <w:rsid w:val="00BE3070"/>
     <w:rsid w:val="00BE3111"/>
     <w:rsid w:val="00BE3855"/>
     <w:rsid w:val="00BE3E9C"/>
     <w:rsid w:val="00BE404F"/>
     <w:rsid w:val="00BE4487"/>
     <w:rsid w:val="00BE4A9E"/>
     <w:rsid w:val="00BE4C94"/>
     <w:rsid w:val="00BE559B"/>
     <w:rsid w:val="00BE5F97"/>
     <w:rsid w:val="00BE6373"/>
     <w:rsid w:val="00BE66BE"/>
     <w:rsid w:val="00BE6C1E"/>
     <w:rsid w:val="00BE6DBB"/>
+    <w:rsid w:val="00BE7CAD"/>
     <w:rsid w:val="00BF00CC"/>
     <w:rsid w:val="00BF0830"/>
+    <w:rsid w:val="00BF0903"/>
+    <w:rsid w:val="00BF0C90"/>
+    <w:rsid w:val="00BF0DD4"/>
+    <w:rsid w:val="00BF24A4"/>
+    <w:rsid w:val="00BF31B7"/>
+    <w:rsid w:val="00BF37FB"/>
     <w:rsid w:val="00BF3AB6"/>
     <w:rsid w:val="00BF4939"/>
     <w:rsid w:val="00BF493B"/>
     <w:rsid w:val="00BF49E3"/>
     <w:rsid w:val="00BF5FA5"/>
     <w:rsid w:val="00BF65C6"/>
     <w:rsid w:val="00BF70AC"/>
     <w:rsid w:val="00BF729A"/>
     <w:rsid w:val="00BF729B"/>
     <w:rsid w:val="00BF72DC"/>
+    <w:rsid w:val="00BF7790"/>
     <w:rsid w:val="00BF7B4C"/>
     <w:rsid w:val="00BF7DDB"/>
     <w:rsid w:val="00BF7F9C"/>
     <w:rsid w:val="00C006B2"/>
     <w:rsid w:val="00C00E29"/>
+    <w:rsid w:val="00C01294"/>
     <w:rsid w:val="00C01ACD"/>
     <w:rsid w:val="00C02023"/>
     <w:rsid w:val="00C02FE9"/>
     <w:rsid w:val="00C030D5"/>
     <w:rsid w:val="00C04091"/>
     <w:rsid w:val="00C04890"/>
+    <w:rsid w:val="00C04EA7"/>
     <w:rsid w:val="00C063EC"/>
     <w:rsid w:val="00C0762A"/>
     <w:rsid w:val="00C11217"/>
+    <w:rsid w:val="00C11AA2"/>
     <w:rsid w:val="00C12E69"/>
     <w:rsid w:val="00C138A8"/>
+    <w:rsid w:val="00C139A4"/>
+    <w:rsid w:val="00C13A68"/>
     <w:rsid w:val="00C13E26"/>
     <w:rsid w:val="00C13F51"/>
     <w:rsid w:val="00C14004"/>
     <w:rsid w:val="00C142B2"/>
     <w:rsid w:val="00C14348"/>
     <w:rsid w:val="00C1449A"/>
     <w:rsid w:val="00C156E6"/>
     <w:rsid w:val="00C1600F"/>
     <w:rsid w:val="00C1691F"/>
     <w:rsid w:val="00C16E70"/>
     <w:rsid w:val="00C17358"/>
+    <w:rsid w:val="00C1747A"/>
     <w:rsid w:val="00C17C8B"/>
+    <w:rsid w:val="00C20AD1"/>
     <w:rsid w:val="00C20E2D"/>
+    <w:rsid w:val="00C2171D"/>
+    <w:rsid w:val="00C22F50"/>
     <w:rsid w:val="00C23180"/>
     <w:rsid w:val="00C23214"/>
     <w:rsid w:val="00C2331A"/>
     <w:rsid w:val="00C23E21"/>
     <w:rsid w:val="00C24885"/>
     <w:rsid w:val="00C24A41"/>
     <w:rsid w:val="00C25542"/>
+    <w:rsid w:val="00C2573D"/>
     <w:rsid w:val="00C25C77"/>
     <w:rsid w:val="00C26DDA"/>
     <w:rsid w:val="00C271C6"/>
+    <w:rsid w:val="00C27A15"/>
     <w:rsid w:val="00C27A1B"/>
+    <w:rsid w:val="00C306F4"/>
+    <w:rsid w:val="00C30ADB"/>
+    <w:rsid w:val="00C30CAA"/>
     <w:rsid w:val="00C310D9"/>
     <w:rsid w:val="00C31871"/>
     <w:rsid w:val="00C3198D"/>
     <w:rsid w:val="00C32000"/>
     <w:rsid w:val="00C3218D"/>
     <w:rsid w:val="00C32239"/>
     <w:rsid w:val="00C32CD2"/>
+    <w:rsid w:val="00C3340A"/>
     <w:rsid w:val="00C33690"/>
     <w:rsid w:val="00C33871"/>
     <w:rsid w:val="00C33D62"/>
+    <w:rsid w:val="00C33DB0"/>
     <w:rsid w:val="00C34290"/>
     <w:rsid w:val="00C348B2"/>
     <w:rsid w:val="00C34928"/>
     <w:rsid w:val="00C34B7D"/>
     <w:rsid w:val="00C35354"/>
+    <w:rsid w:val="00C35574"/>
     <w:rsid w:val="00C3591F"/>
     <w:rsid w:val="00C35B39"/>
+    <w:rsid w:val="00C35D67"/>
     <w:rsid w:val="00C35FB4"/>
     <w:rsid w:val="00C368BC"/>
     <w:rsid w:val="00C36BCB"/>
     <w:rsid w:val="00C36EB7"/>
     <w:rsid w:val="00C3719F"/>
     <w:rsid w:val="00C379CF"/>
     <w:rsid w:val="00C37CA8"/>
+    <w:rsid w:val="00C4010B"/>
     <w:rsid w:val="00C408C9"/>
     <w:rsid w:val="00C40AE5"/>
     <w:rsid w:val="00C42E59"/>
     <w:rsid w:val="00C42F6A"/>
     <w:rsid w:val="00C43254"/>
+    <w:rsid w:val="00C436FE"/>
     <w:rsid w:val="00C437AE"/>
     <w:rsid w:val="00C44608"/>
     <w:rsid w:val="00C44785"/>
     <w:rsid w:val="00C44B70"/>
     <w:rsid w:val="00C45A7C"/>
     <w:rsid w:val="00C47D2D"/>
     <w:rsid w:val="00C50146"/>
     <w:rsid w:val="00C50250"/>
     <w:rsid w:val="00C5129D"/>
     <w:rsid w:val="00C51880"/>
     <w:rsid w:val="00C52367"/>
+    <w:rsid w:val="00C52BD7"/>
     <w:rsid w:val="00C537DD"/>
     <w:rsid w:val="00C5400A"/>
     <w:rsid w:val="00C540AE"/>
     <w:rsid w:val="00C545B1"/>
     <w:rsid w:val="00C549F7"/>
     <w:rsid w:val="00C54AF0"/>
     <w:rsid w:val="00C5549C"/>
+    <w:rsid w:val="00C560E7"/>
     <w:rsid w:val="00C56DA8"/>
+    <w:rsid w:val="00C600B1"/>
+    <w:rsid w:val="00C6041B"/>
+    <w:rsid w:val="00C604B2"/>
     <w:rsid w:val="00C60738"/>
     <w:rsid w:val="00C60DC1"/>
     <w:rsid w:val="00C610AD"/>
     <w:rsid w:val="00C6204A"/>
     <w:rsid w:val="00C62D93"/>
+    <w:rsid w:val="00C63141"/>
     <w:rsid w:val="00C63715"/>
     <w:rsid w:val="00C6376F"/>
+    <w:rsid w:val="00C63C0F"/>
     <w:rsid w:val="00C6449E"/>
     <w:rsid w:val="00C6454D"/>
+    <w:rsid w:val="00C64683"/>
     <w:rsid w:val="00C64743"/>
+    <w:rsid w:val="00C65301"/>
     <w:rsid w:val="00C65394"/>
     <w:rsid w:val="00C659F7"/>
     <w:rsid w:val="00C660B2"/>
     <w:rsid w:val="00C66C37"/>
     <w:rsid w:val="00C66FE8"/>
     <w:rsid w:val="00C675FE"/>
     <w:rsid w:val="00C67B25"/>
     <w:rsid w:val="00C67B36"/>
     <w:rsid w:val="00C70304"/>
+    <w:rsid w:val="00C70393"/>
     <w:rsid w:val="00C70C99"/>
+    <w:rsid w:val="00C70F5B"/>
     <w:rsid w:val="00C718B4"/>
     <w:rsid w:val="00C718DC"/>
     <w:rsid w:val="00C72399"/>
     <w:rsid w:val="00C729A0"/>
+    <w:rsid w:val="00C72BDC"/>
+    <w:rsid w:val="00C74024"/>
     <w:rsid w:val="00C744B3"/>
     <w:rsid w:val="00C74E56"/>
+    <w:rsid w:val="00C752B4"/>
+    <w:rsid w:val="00C75E39"/>
     <w:rsid w:val="00C7712F"/>
+    <w:rsid w:val="00C7723E"/>
     <w:rsid w:val="00C77732"/>
     <w:rsid w:val="00C777C7"/>
     <w:rsid w:val="00C77824"/>
     <w:rsid w:val="00C8090E"/>
+    <w:rsid w:val="00C80D31"/>
+    <w:rsid w:val="00C81930"/>
     <w:rsid w:val="00C81CD1"/>
     <w:rsid w:val="00C829BC"/>
     <w:rsid w:val="00C83686"/>
+    <w:rsid w:val="00C83F2A"/>
     <w:rsid w:val="00C841DC"/>
     <w:rsid w:val="00C8584E"/>
     <w:rsid w:val="00C859BC"/>
+    <w:rsid w:val="00C85B09"/>
     <w:rsid w:val="00C86B7C"/>
     <w:rsid w:val="00C86B95"/>
     <w:rsid w:val="00C878C3"/>
     <w:rsid w:val="00C906CB"/>
     <w:rsid w:val="00C90D07"/>
+    <w:rsid w:val="00C90D5F"/>
+    <w:rsid w:val="00C919DB"/>
     <w:rsid w:val="00C91ACC"/>
     <w:rsid w:val="00C91D63"/>
+    <w:rsid w:val="00C9202B"/>
     <w:rsid w:val="00C92398"/>
     <w:rsid w:val="00C92796"/>
     <w:rsid w:val="00C9285F"/>
+    <w:rsid w:val="00C92AED"/>
     <w:rsid w:val="00C92C61"/>
+    <w:rsid w:val="00C9371E"/>
     <w:rsid w:val="00C939FB"/>
+    <w:rsid w:val="00C93CD0"/>
+    <w:rsid w:val="00C93DC7"/>
     <w:rsid w:val="00C940D3"/>
     <w:rsid w:val="00C94630"/>
     <w:rsid w:val="00C94657"/>
     <w:rsid w:val="00C94C00"/>
     <w:rsid w:val="00C94D12"/>
     <w:rsid w:val="00C953BC"/>
     <w:rsid w:val="00C958A5"/>
+    <w:rsid w:val="00C95DE0"/>
     <w:rsid w:val="00C9612C"/>
+    <w:rsid w:val="00C967A0"/>
+    <w:rsid w:val="00C97E4D"/>
+    <w:rsid w:val="00CA0FD3"/>
     <w:rsid w:val="00CA1183"/>
+    <w:rsid w:val="00CA1765"/>
     <w:rsid w:val="00CA1902"/>
     <w:rsid w:val="00CA2007"/>
     <w:rsid w:val="00CA2B65"/>
     <w:rsid w:val="00CA2F2D"/>
     <w:rsid w:val="00CA3274"/>
+    <w:rsid w:val="00CA33BA"/>
     <w:rsid w:val="00CA3574"/>
     <w:rsid w:val="00CA3780"/>
     <w:rsid w:val="00CA4BC4"/>
     <w:rsid w:val="00CA548B"/>
+    <w:rsid w:val="00CA5722"/>
     <w:rsid w:val="00CA5A59"/>
     <w:rsid w:val="00CA5E7B"/>
     <w:rsid w:val="00CA62E9"/>
+    <w:rsid w:val="00CA696E"/>
+    <w:rsid w:val="00CA6B86"/>
     <w:rsid w:val="00CA6C57"/>
     <w:rsid w:val="00CA7D75"/>
+    <w:rsid w:val="00CB0106"/>
     <w:rsid w:val="00CB0880"/>
     <w:rsid w:val="00CB0D83"/>
     <w:rsid w:val="00CB10C2"/>
     <w:rsid w:val="00CB12AB"/>
+    <w:rsid w:val="00CB181E"/>
     <w:rsid w:val="00CB1C84"/>
+    <w:rsid w:val="00CB1F21"/>
     <w:rsid w:val="00CB26EC"/>
     <w:rsid w:val="00CB2935"/>
     <w:rsid w:val="00CB36B9"/>
     <w:rsid w:val="00CB3BAC"/>
+    <w:rsid w:val="00CB51C6"/>
+    <w:rsid w:val="00CB51CD"/>
     <w:rsid w:val="00CB6434"/>
     <w:rsid w:val="00CB6CD5"/>
+    <w:rsid w:val="00CB6D76"/>
     <w:rsid w:val="00CB74CC"/>
     <w:rsid w:val="00CB7D4E"/>
+    <w:rsid w:val="00CC008B"/>
+    <w:rsid w:val="00CC0DA7"/>
+    <w:rsid w:val="00CC13AD"/>
     <w:rsid w:val="00CC15C9"/>
+    <w:rsid w:val="00CC1A51"/>
+    <w:rsid w:val="00CC219C"/>
     <w:rsid w:val="00CC3439"/>
+    <w:rsid w:val="00CC39E6"/>
     <w:rsid w:val="00CC39FC"/>
     <w:rsid w:val="00CC3F13"/>
     <w:rsid w:val="00CC3FA9"/>
     <w:rsid w:val="00CC4C9A"/>
     <w:rsid w:val="00CC5328"/>
     <w:rsid w:val="00CC539B"/>
     <w:rsid w:val="00CC57BF"/>
     <w:rsid w:val="00CC68FB"/>
     <w:rsid w:val="00CC722E"/>
     <w:rsid w:val="00CC723B"/>
     <w:rsid w:val="00CC7586"/>
     <w:rsid w:val="00CC79F6"/>
     <w:rsid w:val="00CC7E80"/>
     <w:rsid w:val="00CD011A"/>
     <w:rsid w:val="00CD065E"/>
     <w:rsid w:val="00CD1308"/>
+    <w:rsid w:val="00CD1577"/>
     <w:rsid w:val="00CD1ED7"/>
     <w:rsid w:val="00CD1EFF"/>
     <w:rsid w:val="00CD2244"/>
     <w:rsid w:val="00CD2F73"/>
+    <w:rsid w:val="00CD49AC"/>
+    <w:rsid w:val="00CD4B7E"/>
     <w:rsid w:val="00CD4C4F"/>
     <w:rsid w:val="00CD4D18"/>
     <w:rsid w:val="00CD50A6"/>
     <w:rsid w:val="00CD5270"/>
     <w:rsid w:val="00CD544C"/>
     <w:rsid w:val="00CD56A3"/>
     <w:rsid w:val="00CD75E4"/>
-    <w:rsid w:val="00CE144D"/>
+    <w:rsid w:val="00CD79CD"/>
+    <w:rsid w:val="00CD7F2C"/>
+    <w:rsid w:val="00CE232B"/>
+    <w:rsid w:val="00CE2517"/>
     <w:rsid w:val="00CE2595"/>
     <w:rsid w:val="00CE2BF9"/>
     <w:rsid w:val="00CE2EFB"/>
     <w:rsid w:val="00CE2F63"/>
     <w:rsid w:val="00CE3BF1"/>
     <w:rsid w:val="00CE42C6"/>
     <w:rsid w:val="00CE449C"/>
+    <w:rsid w:val="00CE4D66"/>
+    <w:rsid w:val="00CE665D"/>
     <w:rsid w:val="00CE6D33"/>
     <w:rsid w:val="00CE7354"/>
+    <w:rsid w:val="00CE7E61"/>
     <w:rsid w:val="00CF0376"/>
     <w:rsid w:val="00CF0DAD"/>
     <w:rsid w:val="00CF1262"/>
     <w:rsid w:val="00CF1C0B"/>
     <w:rsid w:val="00CF369F"/>
     <w:rsid w:val="00CF36D8"/>
     <w:rsid w:val="00CF48AF"/>
     <w:rsid w:val="00CF5161"/>
     <w:rsid w:val="00CF53CA"/>
     <w:rsid w:val="00CF5594"/>
     <w:rsid w:val="00CF5C39"/>
     <w:rsid w:val="00CF5D6B"/>
     <w:rsid w:val="00CF6003"/>
     <w:rsid w:val="00CF63F0"/>
     <w:rsid w:val="00CF6834"/>
+    <w:rsid w:val="00CF736D"/>
     <w:rsid w:val="00CF743A"/>
     <w:rsid w:val="00D01BE5"/>
+    <w:rsid w:val="00D01E25"/>
+    <w:rsid w:val="00D0239C"/>
     <w:rsid w:val="00D02B34"/>
     <w:rsid w:val="00D040AC"/>
+    <w:rsid w:val="00D0565A"/>
     <w:rsid w:val="00D05844"/>
     <w:rsid w:val="00D05AB9"/>
     <w:rsid w:val="00D06680"/>
     <w:rsid w:val="00D069D8"/>
     <w:rsid w:val="00D0751A"/>
     <w:rsid w:val="00D1004A"/>
     <w:rsid w:val="00D1007A"/>
     <w:rsid w:val="00D108AC"/>
     <w:rsid w:val="00D10FFB"/>
     <w:rsid w:val="00D11193"/>
     <w:rsid w:val="00D11F57"/>
+    <w:rsid w:val="00D1227C"/>
     <w:rsid w:val="00D12876"/>
     <w:rsid w:val="00D129E7"/>
     <w:rsid w:val="00D12CC3"/>
     <w:rsid w:val="00D133F4"/>
+    <w:rsid w:val="00D1436A"/>
     <w:rsid w:val="00D14B24"/>
     <w:rsid w:val="00D14F28"/>
+    <w:rsid w:val="00D150BB"/>
     <w:rsid w:val="00D15744"/>
     <w:rsid w:val="00D16C74"/>
     <w:rsid w:val="00D17161"/>
     <w:rsid w:val="00D17481"/>
     <w:rsid w:val="00D20166"/>
     <w:rsid w:val="00D21A9B"/>
     <w:rsid w:val="00D21E86"/>
     <w:rsid w:val="00D2232A"/>
     <w:rsid w:val="00D230E3"/>
+    <w:rsid w:val="00D23764"/>
+    <w:rsid w:val="00D23853"/>
     <w:rsid w:val="00D238D6"/>
     <w:rsid w:val="00D23989"/>
+    <w:rsid w:val="00D23CE1"/>
     <w:rsid w:val="00D23F08"/>
     <w:rsid w:val="00D24881"/>
     <w:rsid w:val="00D251A3"/>
     <w:rsid w:val="00D2545F"/>
+    <w:rsid w:val="00D25723"/>
+    <w:rsid w:val="00D2588F"/>
+    <w:rsid w:val="00D25AFF"/>
     <w:rsid w:val="00D25FED"/>
     <w:rsid w:val="00D26290"/>
+    <w:rsid w:val="00D26331"/>
     <w:rsid w:val="00D27879"/>
     <w:rsid w:val="00D27972"/>
     <w:rsid w:val="00D301D2"/>
     <w:rsid w:val="00D3020B"/>
+    <w:rsid w:val="00D308A6"/>
+    <w:rsid w:val="00D30B89"/>
     <w:rsid w:val="00D30DCA"/>
     <w:rsid w:val="00D30DE2"/>
     <w:rsid w:val="00D30E8E"/>
+    <w:rsid w:val="00D3101E"/>
+    <w:rsid w:val="00D31898"/>
+    <w:rsid w:val="00D31D92"/>
+    <w:rsid w:val="00D3240E"/>
+    <w:rsid w:val="00D326AB"/>
     <w:rsid w:val="00D3285F"/>
     <w:rsid w:val="00D328A4"/>
     <w:rsid w:val="00D33025"/>
+    <w:rsid w:val="00D33092"/>
+    <w:rsid w:val="00D333CE"/>
     <w:rsid w:val="00D33ED1"/>
     <w:rsid w:val="00D340E6"/>
+    <w:rsid w:val="00D34E3C"/>
     <w:rsid w:val="00D34F3B"/>
+    <w:rsid w:val="00D364EA"/>
     <w:rsid w:val="00D409D1"/>
+    <w:rsid w:val="00D40B70"/>
     <w:rsid w:val="00D40EAF"/>
     <w:rsid w:val="00D41ADF"/>
+    <w:rsid w:val="00D41B47"/>
     <w:rsid w:val="00D423BB"/>
+    <w:rsid w:val="00D42B32"/>
+    <w:rsid w:val="00D44A65"/>
     <w:rsid w:val="00D44BAE"/>
     <w:rsid w:val="00D4520C"/>
     <w:rsid w:val="00D45605"/>
     <w:rsid w:val="00D45BE2"/>
     <w:rsid w:val="00D460C6"/>
     <w:rsid w:val="00D461C4"/>
     <w:rsid w:val="00D46495"/>
     <w:rsid w:val="00D47708"/>
     <w:rsid w:val="00D4774F"/>
     <w:rsid w:val="00D501A6"/>
+    <w:rsid w:val="00D50480"/>
     <w:rsid w:val="00D507AF"/>
     <w:rsid w:val="00D50CA2"/>
     <w:rsid w:val="00D50E6D"/>
+    <w:rsid w:val="00D52258"/>
     <w:rsid w:val="00D53601"/>
+    <w:rsid w:val="00D539D6"/>
+    <w:rsid w:val="00D53DE9"/>
     <w:rsid w:val="00D55A6F"/>
     <w:rsid w:val="00D55D7D"/>
     <w:rsid w:val="00D560CA"/>
     <w:rsid w:val="00D56535"/>
     <w:rsid w:val="00D569A5"/>
     <w:rsid w:val="00D574EE"/>
     <w:rsid w:val="00D575CA"/>
+    <w:rsid w:val="00D57D8A"/>
+    <w:rsid w:val="00D57DD1"/>
     <w:rsid w:val="00D60788"/>
     <w:rsid w:val="00D60C85"/>
     <w:rsid w:val="00D6143F"/>
     <w:rsid w:val="00D6153C"/>
     <w:rsid w:val="00D61AF0"/>
     <w:rsid w:val="00D6207F"/>
     <w:rsid w:val="00D62175"/>
     <w:rsid w:val="00D6240D"/>
     <w:rsid w:val="00D62700"/>
     <w:rsid w:val="00D63B10"/>
     <w:rsid w:val="00D63CF7"/>
     <w:rsid w:val="00D64F04"/>
     <w:rsid w:val="00D652DF"/>
+    <w:rsid w:val="00D654B4"/>
+    <w:rsid w:val="00D655F8"/>
     <w:rsid w:val="00D65CC4"/>
     <w:rsid w:val="00D65EF0"/>
     <w:rsid w:val="00D65FF9"/>
     <w:rsid w:val="00D66A1E"/>
     <w:rsid w:val="00D66F6C"/>
+    <w:rsid w:val="00D674E9"/>
+    <w:rsid w:val="00D67525"/>
     <w:rsid w:val="00D70181"/>
+    <w:rsid w:val="00D70A65"/>
     <w:rsid w:val="00D70DCE"/>
     <w:rsid w:val="00D71058"/>
     <w:rsid w:val="00D71758"/>
     <w:rsid w:val="00D71E9F"/>
     <w:rsid w:val="00D722E0"/>
     <w:rsid w:val="00D72B35"/>
     <w:rsid w:val="00D72BA2"/>
     <w:rsid w:val="00D72E29"/>
+    <w:rsid w:val="00D72E30"/>
     <w:rsid w:val="00D72FAC"/>
     <w:rsid w:val="00D73F92"/>
     <w:rsid w:val="00D74337"/>
+    <w:rsid w:val="00D743DD"/>
     <w:rsid w:val="00D743F4"/>
     <w:rsid w:val="00D74750"/>
     <w:rsid w:val="00D74D92"/>
     <w:rsid w:val="00D76022"/>
+    <w:rsid w:val="00D76116"/>
     <w:rsid w:val="00D76172"/>
     <w:rsid w:val="00D76671"/>
     <w:rsid w:val="00D76E62"/>
     <w:rsid w:val="00D80087"/>
     <w:rsid w:val="00D806B6"/>
     <w:rsid w:val="00D80A2E"/>
+    <w:rsid w:val="00D81A34"/>
     <w:rsid w:val="00D81FB8"/>
     <w:rsid w:val="00D82136"/>
+    <w:rsid w:val="00D82BA3"/>
     <w:rsid w:val="00D82CC3"/>
+    <w:rsid w:val="00D82E17"/>
     <w:rsid w:val="00D8356F"/>
     <w:rsid w:val="00D83C58"/>
     <w:rsid w:val="00D8435A"/>
     <w:rsid w:val="00D84A64"/>
     <w:rsid w:val="00D856A8"/>
     <w:rsid w:val="00D8592D"/>
     <w:rsid w:val="00D8596D"/>
     <w:rsid w:val="00D85EFD"/>
     <w:rsid w:val="00D8641B"/>
     <w:rsid w:val="00D866BF"/>
     <w:rsid w:val="00D86C54"/>
     <w:rsid w:val="00D86EFF"/>
     <w:rsid w:val="00D878AC"/>
+    <w:rsid w:val="00D90124"/>
     <w:rsid w:val="00D90268"/>
     <w:rsid w:val="00D91470"/>
+    <w:rsid w:val="00D914C7"/>
+    <w:rsid w:val="00D916CE"/>
     <w:rsid w:val="00D9249D"/>
     <w:rsid w:val="00D9327A"/>
     <w:rsid w:val="00D93555"/>
     <w:rsid w:val="00D9369B"/>
     <w:rsid w:val="00D946A0"/>
     <w:rsid w:val="00D9475D"/>
     <w:rsid w:val="00D94784"/>
     <w:rsid w:val="00D94ABE"/>
     <w:rsid w:val="00D9521B"/>
     <w:rsid w:val="00D952F9"/>
+    <w:rsid w:val="00D9532E"/>
+    <w:rsid w:val="00D97010"/>
     <w:rsid w:val="00D9726C"/>
     <w:rsid w:val="00D97431"/>
     <w:rsid w:val="00D9767E"/>
+    <w:rsid w:val="00D979A5"/>
     <w:rsid w:val="00D97C10"/>
+    <w:rsid w:val="00D97DC2"/>
+    <w:rsid w:val="00DA0E3E"/>
     <w:rsid w:val="00DA0E7D"/>
     <w:rsid w:val="00DA1D48"/>
     <w:rsid w:val="00DA3185"/>
     <w:rsid w:val="00DA334C"/>
+    <w:rsid w:val="00DA400F"/>
     <w:rsid w:val="00DA447E"/>
+    <w:rsid w:val="00DA45B7"/>
+    <w:rsid w:val="00DA4753"/>
     <w:rsid w:val="00DA4EE4"/>
+    <w:rsid w:val="00DA5F18"/>
     <w:rsid w:val="00DA6543"/>
     <w:rsid w:val="00DA6CB7"/>
     <w:rsid w:val="00DA7403"/>
     <w:rsid w:val="00DA7501"/>
     <w:rsid w:val="00DA77B2"/>
     <w:rsid w:val="00DB00D0"/>
     <w:rsid w:val="00DB02D6"/>
     <w:rsid w:val="00DB090F"/>
     <w:rsid w:val="00DB0A2E"/>
+    <w:rsid w:val="00DB0DE1"/>
+    <w:rsid w:val="00DB17D6"/>
+    <w:rsid w:val="00DB1C0B"/>
+    <w:rsid w:val="00DB2369"/>
+    <w:rsid w:val="00DB2954"/>
     <w:rsid w:val="00DB47DF"/>
     <w:rsid w:val="00DB50C9"/>
     <w:rsid w:val="00DB5301"/>
     <w:rsid w:val="00DB65E7"/>
     <w:rsid w:val="00DB6DE7"/>
     <w:rsid w:val="00DB7224"/>
+    <w:rsid w:val="00DB7353"/>
     <w:rsid w:val="00DB7BAE"/>
     <w:rsid w:val="00DB7D16"/>
     <w:rsid w:val="00DC00FE"/>
+    <w:rsid w:val="00DC0E73"/>
+    <w:rsid w:val="00DC130C"/>
     <w:rsid w:val="00DC15AF"/>
     <w:rsid w:val="00DC222B"/>
+    <w:rsid w:val="00DC265D"/>
     <w:rsid w:val="00DC2FBE"/>
     <w:rsid w:val="00DC349E"/>
     <w:rsid w:val="00DC3663"/>
     <w:rsid w:val="00DC37D5"/>
     <w:rsid w:val="00DC3F06"/>
     <w:rsid w:val="00DC41F1"/>
     <w:rsid w:val="00DC436B"/>
     <w:rsid w:val="00DC45DA"/>
     <w:rsid w:val="00DC4ED2"/>
     <w:rsid w:val="00DC4FC1"/>
     <w:rsid w:val="00DC51ED"/>
     <w:rsid w:val="00DC6148"/>
     <w:rsid w:val="00DC65BA"/>
     <w:rsid w:val="00DC6D3F"/>
     <w:rsid w:val="00DC747B"/>
     <w:rsid w:val="00DC79AF"/>
     <w:rsid w:val="00DD0C73"/>
     <w:rsid w:val="00DD144B"/>
     <w:rsid w:val="00DD1877"/>
     <w:rsid w:val="00DD1DA6"/>
     <w:rsid w:val="00DD210C"/>
     <w:rsid w:val="00DD2334"/>
+    <w:rsid w:val="00DD2816"/>
     <w:rsid w:val="00DD2C94"/>
     <w:rsid w:val="00DD2E95"/>
     <w:rsid w:val="00DD3000"/>
     <w:rsid w:val="00DD3047"/>
     <w:rsid w:val="00DD325A"/>
     <w:rsid w:val="00DD37BE"/>
     <w:rsid w:val="00DD3D03"/>
     <w:rsid w:val="00DD4676"/>
     <w:rsid w:val="00DD4FA1"/>
+    <w:rsid w:val="00DD6883"/>
+    <w:rsid w:val="00DD7081"/>
+    <w:rsid w:val="00DD720D"/>
+    <w:rsid w:val="00DD762D"/>
     <w:rsid w:val="00DE079E"/>
     <w:rsid w:val="00DE08BC"/>
+    <w:rsid w:val="00DE08FC"/>
     <w:rsid w:val="00DE0CCA"/>
+    <w:rsid w:val="00DE0EA8"/>
     <w:rsid w:val="00DE103F"/>
     <w:rsid w:val="00DE1B2F"/>
     <w:rsid w:val="00DE1E3D"/>
     <w:rsid w:val="00DE1E48"/>
     <w:rsid w:val="00DE27B4"/>
     <w:rsid w:val="00DE2A57"/>
+    <w:rsid w:val="00DE2DDE"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5268"/>
     <w:rsid w:val="00DE58A7"/>
+    <w:rsid w:val="00DE6051"/>
     <w:rsid w:val="00DE65D3"/>
     <w:rsid w:val="00DE7136"/>
     <w:rsid w:val="00DE78E3"/>
     <w:rsid w:val="00DF034A"/>
     <w:rsid w:val="00DF0927"/>
     <w:rsid w:val="00DF0EEA"/>
+    <w:rsid w:val="00DF159E"/>
     <w:rsid w:val="00DF1798"/>
     <w:rsid w:val="00DF1AAC"/>
+    <w:rsid w:val="00DF2241"/>
     <w:rsid w:val="00DF22FE"/>
     <w:rsid w:val="00DF328D"/>
+    <w:rsid w:val="00DF335B"/>
     <w:rsid w:val="00DF4958"/>
     <w:rsid w:val="00DF4F73"/>
+    <w:rsid w:val="00DF5254"/>
     <w:rsid w:val="00DF551A"/>
     <w:rsid w:val="00DF5854"/>
     <w:rsid w:val="00DF5DB3"/>
     <w:rsid w:val="00DF700F"/>
     <w:rsid w:val="00DF7982"/>
     <w:rsid w:val="00DF7CAF"/>
+    <w:rsid w:val="00DF7FDF"/>
+    <w:rsid w:val="00E00237"/>
     <w:rsid w:val="00E00486"/>
+    <w:rsid w:val="00E005E3"/>
+    <w:rsid w:val="00E00A8E"/>
+    <w:rsid w:val="00E02142"/>
     <w:rsid w:val="00E02F9E"/>
     <w:rsid w:val="00E0320F"/>
     <w:rsid w:val="00E03396"/>
+    <w:rsid w:val="00E044D7"/>
+    <w:rsid w:val="00E04F57"/>
     <w:rsid w:val="00E04FED"/>
     <w:rsid w:val="00E0595E"/>
+    <w:rsid w:val="00E05F52"/>
     <w:rsid w:val="00E05FB7"/>
     <w:rsid w:val="00E05FE7"/>
+    <w:rsid w:val="00E0643C"/>
     <w:rsid w:val="00E06948"/>
     <w:rsid w:val="00E079D9"/>
     <w:rsid w:val="00E10C5B"/>
     <w:rsid w:val="00E10DDB"/>
     <w:rsid w:val="00E10EDF"/>
+    <w:rsid w:val="00E114D4"/>
     <w:rsid w:val="00E12570"/>
     <w:rsid w:val="00E127E3"/>
     <w:rsid w:val="00E12A74"/>
     <w:rsid w:val="00E1332F"/>
     <w:rsid w:val="00E1351F"/>
     <w:rsid w:val="00E13C52"/>
+    <w:rsid w:val="00E13E99"/>
     <w:rsid w:val="00E14178"/>
     <w:rsid w:val="00E14198"/>
     <w:rsid w:val="00E148EF"/>
     <w:rsid w:val="00E15A0B"/>
     <w:rsid w:val="00E15A82"/>
     <w:rsid w:val="00E16174"/>
     <w:rsid w:val="00E16933"/>
     <w:rsid w:val="00E16A22"/>
     <w:rsid w:val="00E16FA5"/>
+    <w:rsid w:val="00E176BF"/>
     <w:rsid w:val="00E17735"/>
     <w:rsid w:val="00E17E7C"/>
     <w:rsid w:val="00E21790"/>
     <w:rsid w:val="00E21970"/>
     <w:rsid w:val="00E229DC"/>
     <w:rsid w:val="00E22E60"/>
     <w:rsid w:val="00E2360D"/>
     <w:rsid w:val="00E23FCB"/>
     <w:rsid w:val="00E2425E"/>
     <w:rsid w:val="00E243AE"/>
     <w:rsid w:val="00E247B0"/>
     <w:rsid w:val="00E24AE0"/>
     <w:rsid w:val="00E267B2"/>
     <w:rsid w:val="00E2697E"/>
     <w:rsid w:val="00E26C23"/>
     <w:rsid w:val="00E27DB6"/>
     <w:rsid w:val="00E30C8D"/>
     <w:rsid w:val="00E30F7A"/>
     <w:rsid w:val="00E31968"/>
+    <w:rsid w:val="00E31CF1"/>
     <w:rsid w:val="00E32C07"/>
+    <w:rsid w:val="00E33016"/>
+    <w:rsid w:val="00E33E7D"/>
+    <w:rsid w:val="00E345A1"/>
+    <w:rsid w:val="00E34E79"/>
     <w:rsid w:val="00E351DA"/>
     <w:rsid w:val="00E35B57"/>
     <w:rsid w:val="00E3622B"/>
     <w:rsid w:val="00E363E2"/>
     <w:rsid w:val="00E3670A"/>
+    <w:rsid w:val="00E36978"/>
+    <w:rsid w:val="00E36FDF"/>
+    <w:rsid w:val="00E376B9"/>
     <w:rsid w:val="00E378AF"/>
+    <w:rsid w:val="00E37B63"/>
     <w:rsid w:val="00E37CD6"/>
+    <w:rsid w:val="00E400D9"/>
+    <w:rsid w:val="00E4036F"/>
     <w:rsid w:val="00E406EA"/>
     <w:rsid w:val="00E40BEB"/>
+    <w:rsid w:val="00E40D52"/>
     <w:rsid w:val="00E410A1"/>
-    <w:rsid w:val="00E41952"/>
+    <w:rsid w:val="00E414CD"/>
+    <w:rsid w:val="00E41A4E"/>
     <w:rsid w:val="00E4243E"/>
+    <w:rsid w:val="00E43398"/>
     <w:rsid w:val="00E444EC"/>
+    <w:rsid w:val="00E44EFC"/>
     <w:rsid w:val="00E450DC"/>
     <w:rsid w:val="00E45AFF"/>
     <w:rsid w:val="00E46720"/>
     <w:rsid w:val="00E46D61"/>
     <w:rsid w:val="00E46DDE"/>
+    <w:rsid w:val="00E47B59"/>
     <w:rsid w:val="00E50BA2"/>
     <w:rsid w:val="00E50F9A"/>
     <w:rsid w:val="00E51AB3"/>
     <w:rsid w:val="00E51C04"/>
+    <w:rsid w:val="00E52A17"/>
     <w:rsid w:val="00E5387D"/>
+    <w:rsid w:val="00E53B90"/>
     <w:rsid w:val="00E53E0A"/>
     <w:rsid w:val="00E54189"/>
     <w:rsid w:val="00E54D4E"/>
+    <w:rsid w:val="00E55238"/>
     <w:rsid w:val="00E556C6"/>
     <w:rsid w:val="00E55FEE"/>
+    <w:rsid w:val="00E56C9D"/>
+    <w:rsid w:val="00E56E03"/>
+    <w:rsid w:val="00E56EA3"/>
     <w:rsid w:val="00E570BE"/>
     <w:rsid w:val="00E5752C"/>
+    <w:rsid w:val="00E57826"/>
     <w:rsid w:val="00E60695"/>
+    <w:rsid w:val="00E6165D"/>
     <w:rsid w:val="00E623F0"/>
     <w:rsid w:val="00E626FD"/>
     <w:rsid w:val="00E62BB9"/>
     <w:rsid w:val="00E632FF"/>
     <w:rsid w:val="00E63330"/>
     <w:rsid w:val="00E64A4A"/>
     <w:rsid w:val="00E64BAC"/>
+    <w:rsid w:val="00E652F9"/>
     <w:rsid w:val="00E65735"/>
+    <w:rsid w:val="00E65A0B"/>
+    <w:rsid w:val="00E65C13"/>
     <w:rsid w:val="00E65E68"/>
+    <w:rsid w:val="00E66507"/>
     <w:rsid w:val="00E66C50"/>
     <w:rsid w:val="00E6722A"/>
     <w:rsid w:val="00E67295"/>
     <w:rsid w:val="00E67B3A"/>
+    <w:rsid w:val="00E67C46"/>
+    <w:rsid w:val="00E67E35"/>
     <w:rsid w:val="00E70556"/>
     <w:rsid w:val="00E726C1"/>
+    <w:rsid w:val="00E72752"/>
     <w:rsid w:val="00E7319A"/>
     <w:rsid w:val="00E74378"/>
     <w:rsid w:val="00E749B9"/>
+    <w:rsid w:val="00E74C93"/>
+    <w:rsid w:val="00E75887"/>
     <w:rsid w:val="00E75A20"/>
     <w:rsid w:val="00E760DD"/>
     <w:rsid w:val="00E7660E"/>
     <w:rsid w:val="00E76B48"/>
     <w:rsid w:val="00E77BB7"/>
+    <w:rsid w:val="00E77ED7"/>
     <w:rsid w:val="00E77F47"/>
     <w:rsid w:val="00E80027"/>
     <w:rsid w:val="00E80A86"/>
+    <w:rsid w:val="00E81114"/>
     <w:rsid w:val="00E81775"/>
     <w:rsid w:val="00E818B5"/>
+    <w:rsid w:val="00E82071"/>
     <w:rsid w:val="00E8252D"/>
     <w:rsid w:val="00E826EF"/>
+    <w:rsid w:val="00E8287B"/>
     <w:rsid w:val="00E828DA"/>
+    <w:rsid w:val="00E83714"/>
+    <w:rsid w:val="00E839B7"/>
     <w:rsid w:val="00E8516A"/>
     <w:rsid w:val="00E852E8"/>
+    <w:rsid w:val="00E85939"/>
     <w:rsid w:val="00E8599D"/>
     <w:rsid w:val="00E85A11"/>
     <w:rsid w:val="00E86D1A"/>
     <w:rsid w:val="00E86D89"/>
+    <w:rsid w:val="00E86DDB"/>
     <w:rsid w:val="00E86EA3"/>
     <w:rsid w:val="00E87303"/>
     <w:rsid w:val="00E90847"/>
+    <w:rsid w:val="00E90E23"/>
     <w:rsid w:val="00E91D67"/>
     <w:rsid w:val="00E91DC1"/>
     <w:rsid w:val="00E91EA1"/>
+    <w:rsid w:val="00E92B37"/>
     <w:rsid w:val="00E93589"/>
     <w:rsid w:val="00E935AA"/>
     <w:rsid w:val="00E939F1"/>
     <w:rsid w:val="00E943AA"/>
     <w:rsid w:val="00E945D4"/>
     <w:rsid w:val="00E94FD4"/>
+    <w:rsid w:val="00E95B11"/>
     <w:rsid w:val="00E9666D"/>
     <w:rsid w:val="00E9683F"/>
     <w:rsid w:val="00E972CE"/>
     <w:rsid w:val="00EA0C07"/>
     <w:rsid w:val="00EA12AD"/>
     <w:rsid w:val="00EA1814"/>
+    <w:rsid w:val="00EA2E4B"/>
     <w:rsid w:val="00EA3725"/>
     <w:rsid w:val="00EA3781"/>
     <w:rsid w:val="00EA3AAF"/>
     <w:rsid w:val="00EA3ED0"/>
+    <w:rsid w:val="00EA3F48"/>
     <w:rsid w:val="00EA54F7"/>
+    <w:rsid w:val="00EA5538"/>
     <w:rsid w:val="00EA57D4"/>
     <w:rsid w:val="00EA6011"/>
     <w:rsid w:val="00EA6AC2"/>
     <w:rsid w:val="00EA6C08"/>
     <w:rsid w:val="00EB05F4"/>
     <w:rsid w:val="00EB077D"/>
     <w:rsid w:val="00EB09EE"/>
     <w:rsid w:val="00EB0DF5"/>
     <w:rsid w:val="00EB1051"/>
     <w:rsid w:val="00EB1C30"/>
     <w:rsid w:val="00EB275D"/>
+    <w:rsid w:val="00EB2873"/>
     <w:rsid w:val="00EB2B70"/>
     <w:rsid w:val="00EB3347"/>
     <w:rsid w:val="00EB4840"/>
     <w:rsid w:val="00EB524A"/>
     <w:rsid w:val="00EB5B1A"/>
     <w:rsid w:val="00EB5E03"/>
+    <w:rsid w:val="00EB5F7B"/>
     <w:rsid w:val="00EB60CC"/>
+    <w:rsid w:val="00EB66B3"/>
+    <w:rsid w:val="00EB66B9"/>
     <w:rsid w:val="00EB718A"/>
     <w:rsid w:val="00EB7523"/>
     <w:rsid w:val="00EB7AB1"/>
     <w:rsid w:val="00EB7CC4"/>
     <w:rsid w:val="00EC032C"/>
     <w:rsid w:val="00EC04E2"/>
     <w:rsid w:val="00EC1606"/>
     <w:rsid w:val="00EC2756"/>
     <w:rsid w:val="00EC2A98"/>
     <w:rsid w:val="00EC3373"/>
     <w:rsid w:val="00EC3764"/>
     <w:rsid w:val="00EC3DF6"/>
     <w:rsid w:val="00EC57E3"/>
     <w:rsid w:val="00EC6E08"/>
     <w:rsid w:val="00EC6F7F"/>
+    <w:rsid w:val="00EC7203"/>
+    <w:rsid w:val="00EC76D8"/>
     <w:rsid w:val="00EC7909"/>
     <w:rsid w:val="00ED05F5"/>
     <w:rsid w:val="00ED0656"/>
+    <w:rsid w:val="00ED07F9"/>
     <w:rsid w:val="00ED0D0A"/>
     <w:rsid w:val="00ED0F5F"/>
     <w:rsid w:val="00ED10D0"/>
+    <w:rsid w:val="00ED1249"/>
+    <w:rsid w:val="00ED130C"/>
     <w:rsid w:val="00ED1B93"/>
     <w:rsid w:val="00ED21DF"/>
     <w:rsid w:val="00ED34AE"/>
     <w:rsid w:val="00ED34C8"/>
+    <w:rsid w:val="00ED36C3"/>
     <w:rsid w:val="00ED3E2E"/>
+    <w:rsid w:val="00ED474F"/>
     <w:rsid w:val="00ED5195"/>
+    <w:rsid w:val="00ED52FD"/>
     <w:rsid w:val="00ED6015"/>
+    <w:rsid w:val="00ED7C43"/>
+    <w:rsid w:val="00EE14C6"/>
     <w:rsid w:val="00EE171D"/>
     <w:rsid w:val="00EE17C1"/>
     <w:rsid w:val="00EE17E5"/>
     <w:rsid w:val="00EE1883"/>
+    <w:rsid w:val="00EE202E"/>
+    <w:rsid w:val="00EE2211"/>
     <w:rsid w:val="00EE2309"/>
+    <w:rsid w:val="00EE2827"/>
+    <w:rsid w:val="00EE2C69"/>
     <w:rsid w:val="00EE2E64"/>
     <w:rsid w:val="00EE36C7"/>
     <w:rsid w:val="00EE4FA9"/>
     <w:rsid w:val="00EE5405"/>
     <w:rsid w:val="00EE5988"/>
     <w:rsid w:val="00EE5B98"/>
     <w:rsid w:val="00EE6AA0"/>
     <w:rsid w:val="00EE6B07"/>
     <w:rsid w:val="00EE6B9F"/>
     <w:rsid w:val="00EE7067"/>
     <w:rsid w:val="00EE7600"/>
     <w:rsid w:val="00EE7EC2"/>
+    <w:rsid w:val="00EF11D5"/>
     <w:rsid w:val="00EF1FC6"/>
+    <w:rsid w:val="00EF244F"/>
+    <w:rsid w:val="00EF281E"/>
     <w:rsid w:val="00EF2929"/>
     <w:rsid w:val="00EF36AC"/>
     <w:rsid w:val="00EF4608"/>
     <w:rsid w:val="00EF5400"/>
     <w:rsid w:val="00EF5688"/>
     <w:rsid w:val="00EF6BD7"/>
     <w:rsid w:val="00EF6F70"/>
     <w:rsid w:val="00F004B2"/>
     <w:rsid w:val="00F01075"/>
+    <w:rsid w:val="00F01589"/>
+    <w:rsid w:val="00F01BEB"/>
     <w:rsid w:val="00F02A16"/>
+    <w:rsid w:val="00F034B8"/>
     <w:rsid w:val="00F0360E"/>
     <w:rsid w:val="00F04DC8"/>
     <w:rsid w:val="00F060A0"/>
     <w:rsid w:val="00F0665E"/>
+    <w:rsid w:val="00F108C8"/>
+    <w:rsid w:val="00F10D62"/>
     <w:rsid w:val="00F10F32"/>
     <w:rsid w:val="00F1116F"/>
     <w:rsid w:val="00F11AE2"/>
+    <w:rsid w:val="00F11D7C"/>
     <w:rsid w:val="00F12270"/>
+    <w:rsid w:val="00F12C04"/>
+    <w:rsid w:val="00F13EB7"/>
     <w:rsid w:val="00F14F61"/>
     <w:rsid w:val="00F15E8A"/>
+    <w:rsid w:val="00F16259"/>
+    <w:rsid w:val="00F16A00"/>
     <w:rsid w:val="00F16E23"/>
     <w:rsid w:val="00F1742A"/>
     <w:rsid w:val="00F17666"/>
     <w:rsid w:val="00F17DAE"/>
+    <w:rsid w:val="00F201C5"/>
     <w:rsid w:val="00F20DC7"/>
+    <w:rsid w:val="00F2131F"/>
     <w:rsid w:val="00F219F7"/>
     <w:rsid w:val="00F2264E"/>
     <w:rsid w:val="00F226F2"/>
     <w:rsid w:val="00F2277C"/>
+    <w:rsid w:val="00F22C2C"/>
     <w:rsid w:val="00F22D4E"/>
     <w:rsid w:val="00F22EAF"/>
     <w:rsid w:val="00F22F95"/>
+    <w:rsid w:val="00F24049"/>
     <w:rsid w:val="00F24653"/>
     <w:rsid w:val="00F25592"/>
     <w:rsid w:val="00F256DC"/>
     <w:rsid w:val="00F259C9"/>
     <w:rsid w:val="00F26DFE"/>
+    <w:rsid w:val="00F306DE"/>
     <w:rsid w:val="00F31183"/>
     <w:rsid w:val="00F31316"/>
     <w:rsid w:val="00F324F2"/>
     <w:rsid w:val="00F32A67"/>
     <w:rsid w:val="00F32F4D"/>
     <w:rsid w:val="00F330A9"/>
     <w:rsid w:val="00F33BB3"/>
+    <w:rsid w:val="00F33DC5"/>
     <w:rsid w:val="00F34134"/>
     <w:rsid w:val="00F3476E"/>
+    <w:rsid w:val="00F34E67"/>
     <w:rsid w:val="00F35E1F"/>
+    <w:rsid w:val="00F36251"/>
     <w:rsid w:val="00F36450"/>
+    <w:rsid w:val="00F36F8C"/>
+    <w:rsid w:val="00F37B90"/>
+    <w:rsid w:val="00F37BB9"/>
     <w:rsid w:val="00F37BFE"/>
     <w:rsid w:val="00F37DBA"/>
     <w:rsid w:val="00F37FB0"/>
     <w:rsid w:val="00F401C6"/>
     <w:rsid w:val="00F40B7B"/>
     <w:rsid w:val="00F40CF3"/>
+    <w:rsid w:val="00F41CED"/>
+    <w:rsid w:val="00F426CA"/>
     <w:rsid w:val="00F437E0"/>
     <w:rsid w:val="00F43807"/>
     <w:rsid w:val="00F43CCC"/>
     <w:rsid w:val="00F4499E"/>
     <w:rsid w:val="00F44FFA"/>
     <w:rsid w:val="00F457EF"/>
     <w:rsid w:val="00F45ABC"/>
     <w:rsid w:val="00F45CAC"/>
+    <w:rsid w:val="00F4678F"/>
     <w:rsid w:val="00F46B19"/>
     <w:rsid w:val="00F47A50"/>
     <w:rsid w:val="00F47D86"/>
     <w:rsid w:val="00F502F9"/>
     <w:rsid w:val="00F50C14"/>
     <w:rsid w:val="00F50C40"/>
+    <w:rsid w:val="00F50F36"/>
     <w:rsid w:val="00F5137B"/>
     <w:rsid w:val="00F5151E"/>
     <w:rsid w:val="00F51DE8"/>
     <w:rsid w:val="00F51E1C"/>
     <w:rsid w:val="00F51E2B"/>
     <w:rsid w:val="00F52482"/>
     <w:rsid w:val="00F52671"/>
+    <w:rsid w:val="00F52FD7"/>
     <w:rsid w:val="00F5352A"/>
     <w:rsid w:val="00F5419D"/>
     <w:rsid w:val="00F54384"/>
     <w:rsid w:val="00F54B0F"/>
+    <w:rsid w:val="00F54CC4"/>
     <w:rsid w:val="00F551F5"/>
     <w:rsid w:val="00F553F4"/>
     <w:rsid w:val="00F55725"/>
+    <w:rsid w:val="00F5583B"/>
     <w:rsid w:val="00F55FEA"/>
     <w:rsid w:val="00F56344"/>
+    <w:rsid w:val="00F572E4"/>
     <w:rsid w:val="00F5746F"/>
     <w:rsid w:val="00F5793F"/>
     <w:rsid w:val="00F57F0D"/>
     <w:rsid w:val="00F60111"/>
     <w:rsid w:val="00F6013B"/>
+    <w:rsid w:val="00F602B6"/>
     <w:rsid w:val="00F604E7"/>
+    <w:rsid w:val="00F611C4"/>
+    <w:rsid w:val="00F6177A"/>
     <w:rsid w:val="00F62F47"/>
     <w:rsid w:val="00F63665"/>
+    <w:rsid w:val="00F63A9D"/>
+    <w:rsid w:val="00F63BD6"/>
     <w:rsid w:val="00F64509"/>
     <w:rsid w:val="00F645CF"/>
     <w:rsid w:val="00F648DF"/>
     <w:rsid w:val="00F64AB2"/>
     <w:rsid w:val="00F65466"/>
+    <w:rsid w:val="00F6584C"/>
     <w:rsid w:val="00F661CE"/>
     <w:rsid w:val="00F67C16"/>
     <w:rsid w:val="00F709CD"/>
+    <w:rsid w:val="00F710DF"/>
     <w:rsid w:val="00F71105"/>
     <w:rsid w:val="00F711BD"/>
+    <w:rsid w:val="00F72609"/>
     <w:rsid w:val="00F73DB8"/>
     <w:rsid w:val="00F73E73"/>
     <w:rsid w:val="00F74B0E"/>
     <w:rsid w:val="00F74C19"/>
     <w:rsid w:val="00F74D15"/>
+    <w:rsid w:val="00F75CD3"/>
+    <w:rsid w:val="00F76E1A"/>
     <w:rsid w:val="00F77088"/>
+    <w:rsid w:val="00F7717E"/>
     <w:rsid w:val="00F77A3F"/>
+    <w:rsid w:val="00F8025D"/>
+    <w:rsid w:val="00F8039A"/>
     <w:rsid w:val="00F80BF8"/>
+    <w:rsid w:val="00F8128F"/>
     <w:rsid w:val="00F81932"/>
     <w:rsid w:val="00F824EB"/>
     <w:rsid w:val="00F83B9A"/>
+    <w:rsid w:val="00F84BBB"/>
     <w:rsid w:val="00F852BC"/>
     <w:rsid w:val="00F866C1"/>
     <w:rsid w:val="00F86B31"/>
     <w:rsid w:val="00F86D4C"/>
     <w:rsid w:val="00F87D00"/>
+    <w:rsid w:val="00F90A9D"/>
+    <w:rsid w:val="00F90D38"/>
     <w:rsid w:val="00F9128F"/>
     <w:rsid w:val="00F91A4C"/>
+    <w:rsid w:val="00F91EDE"/>
     <w:rsid w:val="00F926E6"/>
     <w:rsid w:val="00F932D7"/>
     <w:rsid w:val="00F93371"/>
     <w:rsid w:val="00F93713"/>
+    <w:rsid w:val="00F940AD"/>
+    <w:rsid w:val="00F9473E"/>
     <w:rsid w:val="00F9598D"/>
     <w:rsid w:val="00F962D7"/>
     <w:rsid w:val="00F977B8"/>
     <w:rsid w:val="00F97850"/>
     <w:rsid w:val="00FA063A"/>
     <w:rsid w:val="00FA0814"/>
     <w:rsid w:val="00FA090B"/>
+    <w:rsid w:val="00FA0BC7"/>
     <w:rsid w:val="00FA10A3"/>
     <w:rsid w:val="00FA1694"/>
+    <w:rsid w:val="00FA1BFB"/>
     <w:rsid w:val="00FA29CD"/>
     <w:rsid w:val="00FA29F7"/>
+    <w:rsid w:val="00FA2CFF"/>
+    <w:rsid w:val="00FA30A3"/>
+    <w:rsid w:val="00FA4ABB"/>
+    <w:rsid w:val="00FA5B71"/>
     <w:rsid w:val="00FA5C95"/>
+    <w:rsid w:val="00FA61F4"/>
+    <w:rsid w:val="00FA624D"/>
+    <w:rsid w:val="00FA6923"/>
     <w:rsid w:val="00FA6FCE"/>
     <w:rsid w:val="00FA71CA"/>
     <w:rsid w:val="00FA7777"/>
+    <w:rsid w:val="00FA7F10"/>
     <w:rsid w:val="00FB07D1"/>
     <w:rsid w:val="00FB0911"/>
     <w:rsid w:val="00FB0BF5"/>
     <w:rsid w:val="00FB13EE"/>
     <w:rsid w:val="00FB17AB"/>
+    <w:rsid w:val="00FB1EC6"/>
+    <w:rsid w:val="00FB20BD"/>
     <w:rsid w:val="00FB2A14"/>
     <w:rsid w:val="00FB3A72"/>
     <w:rsid w:val="00FB3E48"/>
     <w:rsid w:val="00FB3FCA"/>
     <w:rsid w:val="00FB466C"/>
+    <w:rsid w:val="00FB4B03"/>
     <w:rsid w:val="00FB4F55"/>
+    <w:rsid w:val="00FB5D90"/>
     <w:rsid w:val="00FB7171"/>
     <w:rsid w:val="00FB71D0"/>
     <w:rsid w:val="00FB7FF8"/>
+    <w:rsid w:val="00FC0013"/>
     <w:rsid w:val="00FC0D4A"/>
     <w:rsid w:val="00FC10AB"/>
     <w:rsid w:val="00FC10C4"/>
     <w:rsid w:val="00FC1145"/>
     <w:rsid w:val="00FC1705"/>
     <w:rsid w:val="00FC17FB"/>
     <w:rsid w:val="00FC1871"/>
+    <w:rsid w:val="00FC18BB"/>
     <w:rsid w:val="00FC1A78"/>
+    <w:rsid w:val="00FC2560"/>
     <w:rsid w:val="00FC2756"/>
     <w:rsid w:val="00FC2A6F"/>
     <w:rsid w:val="00FC2F20"/>
     <w:rsid w:val="00FC3624"/>
     <w:rsid w:val="00FC39C0"/>
+    <w:rsid w:val="00FC3BD6"/>
     <w:rsid w:val="00FC4281"/>
     <w:rsid w:val="00FC4A71"/>
     <w:rsid w:val="00FC5020"/>
     <w:rsid w:val="00FC52B5"/>
     <w:rsid w:val="00FC72E3"/>
     <w:rsid w:val="00FC747F"/>
     <w:rsid w:val="00FC7C52"/>
+    <w:rsid w:val="00FD0ADA"/>
     <w:rsid w:val="00FD0BF1"/>
     <w:rsid w:val="00FD0FDB"/>
+    <w:rsid w:val="00FD1040"/>
     <w:rsid w:val="00FD14B6"/>
     <w:rsid w:val="00FD2878"/>
+    <w:rsid w:val="00FD28BF"/>
     <w:rsid w:val="00FD3442"/>
     <w:rsid w:val="00FD3718"/>
+    <w:rsid w:val="00FD380C"/>
     <w:rsid w:val="00FD3F78"/>
+    <w:rsid w:val="00FD45E7"/>
+    <w:rsid w:val="00FD4A4A"/>
+    <w:rsid w:val="00FD4AB0"/>
     <w:rsid w:val="00FD59EA"/>
+    <w:rsid w:val="00FD5CD1"/>
     <w:rsid w:val="00FD60C4"/>
     <w:rsid w:val="00FD63E6"/>
+    <w:rsid w:val="00FD6A4E"/>
     <w:rsid w:val="00FD7541"/>
     <w:rsid w:val="00FD7873"/>
+    <w:rsid w:val="00FE00AE"/>
     <w:rsid w:val="00FE00F9"/>
     <w:rsid w:val="00FE068A"/>
+    <w:rsid w:val="00FE092E"/>
     <w:rsid w:val="00FE12AC"/>
+    <w:rsid w:val="00FE13D3"/>
     <w:rsid w:val="00FE2747"/>
     <w:rsid w:val="00FE3121"/>
     <w:rsid w:val="00FE374F"/>
+    <w:rsid w:val="00FE38E8"/>
+    <w:rsid w:val="00FE3E44"/>
     <w:rsid w:val="00FE45CA"/>
     <w:rsid w:val="00FE4B99"/>
+    <w:rsid w:val="00FE4F0F"/>
     <w:rsid w:val="00FE563A"/>
+    <w:rsid w:val="00FE6023"/>
     <w:rsid w:val="00FE6437"/>
     <w:rsid w:val="00FE6748"/>
     <w:rsid w:val="00FE699F"/>
     <w:rsid w:val="00FE6F2E"/>
     <w:rsid w:val="00FF085F"/>
     <w:rsid w:val="00FF0EA3"/>
     <w:rsid w:val="00FF10EE"/>
     <w:rsid w:val="00FF1B6C"/>
     <w:rsid w:val="00FF25A0"/>
     <w:rsid w:val="00FF351C"/>
     <w:rsid w:val="00FF36EF"/>
     <w:rsid w:val="00FF3943"/>
     <w:rsid w:val="00FF3A5B"/>
     <w:rsid w:val="00FF401D"/>
     <w:rsid w:val="00FF40D1"/>
     <w:rsid w:val="00FF43F0"/>
     <w:rsid w:val="00FF4C4A"/>
     <w:rsid w:val="00FF506E"/>
+    <w:rsid w:val="00FF549B"/>
     <w:rsid w:val="00FF5AE6"/>
+    <w:rsid w:val="00FF5C0E"/>
     <w:rsid w:val="00FF5C78"/>
     <w:rsid w:val="00FF5D7A"/>
     <w:rsid w:val="00FF5F3D"/>
     <w:rsid w:val="00FF5FE7"/>
     <w:rsid w:val="00FF6A96"/>
+    <w:rsid w:val="00FF6F11"/>
     <w:rsid w:val="00FF761B"/>
     <w:rsid w:val="00FF765E"/>
     <w:rsid w:val="00FF79F9"/>
+    <w:rsid w:val="00FF7BE4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0006B7BC"/>
-  <w15:docId w15:val="{20E4F6C1-40BD-4B60-9CD7-E159EE848BA6}"/>
+  <w15:docId w15:val="{9054E81A-432D-4163-A830-E57312DEF43E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10724,50 +12083,72 @@
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a0">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00264861"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF1844"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a2">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a3">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -10931,51 +12312,50 @@
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="ac">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a2"/>
     <w:rsid w:val="004C7CA2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:rsid w:val="004C7CA2"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ad">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004C7CA2"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
@@ -12742,97 +14122,95 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок1"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="ae"/>
     <w:rsid w:val="00F709CD"/>
     <w:pPr>
       <w:keepNext/>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Mangal"/>
       <w:kern w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F709CD"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="Основной текст Знак"/>
     <w:basedOn w:val="a1"/>
     <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00F709CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
     <w:link w:val="ConsPlusNormal0"/>
     <w:rsid w:val="00155399"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ConsPlusNormal0">
     <w:name w:val="ConsPlusNormal Знак"/>
     <w:link w:val="ConsPlusNormal"/>
     <w:locked/>
     <w:rsid w:val="00155399"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="2">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="21">
     <w:name w:val="Нет списка2"/>
     <w:next w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000D3C23"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
     <w:name w:val="ConsPlusTitle"/>
     <w:rsid w:val="000D3C23"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
     <w:name w:val="ConsPlusTitlePage"/>
@@ -12956,51 +14334,51 @@
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00970506"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="720" w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="20">
+  <w:style w:type="table" w:customStyle="1" w:styleId="22">
     <w:name w:val="Сетка таблицы2"/>
     <w:basedOn w:val="a2"/>
     <w:next w:val="ac"/>
     <w:rsid w:val="00970506"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
@@ -13063,88 +14441,87 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="af6">
     <w:name w:val="Знак Знак"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00423EF6"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="21">
+  <w:style w:type="paragraph" w:styleId="23">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="22"/>
+    <w:link w:val="24"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004932BA"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+  <w:style w:type="character" w:customStyle="1" w:styleId="24">
     <w:name w:val="Основной текст с отступом 2 Знак"/>
     <w:basedOn w:val="a1"/>
-    <w:link w:val="21"/>
+    <w:link w:val="23"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004932BA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="31">
     <w:name w:val="Сетка таблицы3"/>
     <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00A66128"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="4">
     <w:name w:val="Сетка таблицы4"/>
     <w:basedOn w:val="a2"/>
     <w:next w:val="ac"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DD0C73"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
@@ -13181,50 +14558,183 @@
   </w:style>
   <w:style w:type="character" w:styleId="af7">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00436512"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
     <w:name w:val="Подпись1"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00A0398A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="gwt-inlinehtml">
+    <w:name w:val="gwt-inlinehtml"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00344B1E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af8">
+    <w:next w:val="af2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B0187E"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext2">
+    <w:name w:val="Body text (2)_"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="Bodytext20"/>
+    <w:rsid w:val="008908A3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodytext20">
+    <w:name w:val="Body text (2)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="Bodytext2"/>
+    <w:rsid w:val="008908A3"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:line="277" w:lineRule="exact"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext3">
+    <w:name w:val="Body text (3)_"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="Bodytext30"/>
+    <w:rsid w:val="00D81A34"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext2Georgia15ptScale50">
+    <w:name w:val="Body text (2) + Georgia;15 pt;Scale 50%"/>
+    <w:basedOn w:val="Bodytext2"/>
+    <w:rsid w:val="00D81A34"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="50"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+      <w:u w:val="none"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodytext30">
+    <w:name w:val="Body text (3)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="Bodytext3"/>
+    <w:rsid w:val="00D81A34"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="240" w:after="60" w:line="0" w:lineRule="atLeast"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AF1844"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000854B4"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="50232653">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="88620623">
       <w:bodyDiv w:val="1"/>
@@ -13362,50 +14872,63 @@
           <w:marTop w:val="72"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1126894457">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1541942906">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1705446622">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1860898381">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -13722,78 +15245,79 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D13C21B-FACA-49C1-8009-D509EB1C8B4E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FD83144-393A-4D85-A189-D5830CB6C674}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>5829</Characters>
+  <Pages>4</Pages>
+  <Words>835</Words>
+  <Characters>4766</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6838</CharactersWithSpaces>
+  <CharactersWithSpaces>5590</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Наталья Ю. Голованова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>